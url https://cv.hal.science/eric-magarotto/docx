--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -1767,274 +1767,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduced-order Observer-predictor for Nonlinear Systems with Delayed Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Nonlinear Controller Based on a High Gain Observer for a Cascade Boost Converter in a Fuel Cell Distributed Power Supply System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Rachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Van Assche</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Workshop on Adpative and Learning Control Systems (ALCOS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.628⟩</w:t>
+              <w:t xml:space="preserve">13th IFAC Workshop on Adaptive and Learning Control Systems (ALCOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Dec 2019, Winchester, United Kingdom. pp.91-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139176v1</w:t>
+                <w:t xml:space="preserve">hal-03139166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Controller Based on a High Gain Observer for a Cascade Boost Converter in a Fuel Cell Distributed Power Supply System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan El Fadil</w:t>
+                <w:t xml:space="preserve">A Reduced-order Observer-predictor for Nonlinear Systems with Delayed Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Massieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorléans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Rachid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fouad Giri</w:t>
+                <w:t xml:space="preserve">V. Van Assche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Workshop on Adaptive and Learning Control Systems (ALCOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Dec 2019, Winchester, United Kingdom. pp.91-96, </w:t>
+              <w:t xml:space="preserve">13th IFAC Workshop on Adpative and Learning Control Systems (ALCOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Winchester, United Kingdom. pp.97-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139166v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Design for Nonlinear Systems with Output Distributed Delay</w:t>
               </w:r>
@@ -2936,265 +2936,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized H∞ controller design for adaptative trade-off by finite dimensional LMI optimization</w:t>
+                <w:t xml:space="preserve">Parameterised Hinf Controller Design for Adaptive Trade-off by Finite Dimensional LMI Optimisation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Fromion</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Benelux Meeting on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, lommel, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992936v1</w:t>
+                <w:t xml:space="preserve">hal-01991377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité d'outils effectifs ou la quête des problèmes LMIs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche Entrée-Sortie et Optimisation Convexe : base de nouveaux outils de CAO pour la commande des systèmes non linéaires avec application en aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Font</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Ferreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNA-JDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, lamih - université de valenciennes, 2003, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Automatique et Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA-ENSAM, Jan 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139256v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterised Hinf Controller Design for Adaptive Trade-off by Finite Dimensional LMI Optimisation system</w:t>
               </w:r>
@@ -3282,260 +3277,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Entrée-Sortie et Optimisation Convexe : base de nouveaux outils de CAO pour la commande des systèmes non linéaires avec application en aéronautique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
+                <w:t xml:space="preserve">Parameterized H∞ controller design for adaptative trade-off by finite dimensional LMI optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Automatique et Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.411-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2003.7084989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139125v1</w:t>
+                <w:t xml:space="preserve">hal-01992936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterised Hinf Controller Design for Adaptive Trade-off by Finite Dimensional LMI Optimisation System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la nécessité d'outils effectifs ou la quête des problèmes LMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Benelux Meeting on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, lommel, Belgium</w:t>
+              <w:t xml:space="preserve">JNA-JDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, lamih - université de valenciennes, 2003, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991377v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbance decoupled diagnostic observer for singular bilinear systems</w:t>
               </w:r>
@@ -4238,51 +4238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA5F1309"/>
+    <w:nsid w:val="C59E9196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4469,51 +4469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-magarotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5715-5036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153632399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lailler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ahmed-Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2201639" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Massieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJANS.2022.130497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Magarotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Massieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukaour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041812" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Salhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Fadil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ahmed-Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2014.995280" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.994" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Rafaralahy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Souley Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00301-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zasadzinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafaralahy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souley Ali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed-Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Van Assche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.628" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad Tahri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Rachid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.627" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ammeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Fadil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097962v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Targui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Saad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dinh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fromion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.01003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992936v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7084989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferreres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Souley-Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2001.945929" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912866" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02161121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636728v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-magarotto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5715-5036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153632399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lailler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ahmed-Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2023.2201639" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Massieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJANS.2022.130497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Magarotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Massieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukaour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041812" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Salhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Fadil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ahmed-Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2014.995280" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.994" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Rafaralahy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Souley Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00301-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139162v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zasadzinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafaralahy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souley Ali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Fleury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmed-Ali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad Tahri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Rachid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.627" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Van Assche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.628" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ammeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9028901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Fadil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097962v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Targui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frikel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M'Saad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01991330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dinh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fromion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.01003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferreres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7084989" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Souley-Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2001.945929" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912866" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02161121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636728v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>