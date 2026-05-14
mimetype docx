--- v0 (2026-04-09)
+++ v1 (2026-05-14)
@@ -169,415 +169,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pessimisme du dernier Hall et l’avenir de la gauche dans les cultural studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser avec Stuart Hall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://ladispute.fr/catalogue/penser-avec-stuart-hall/, 2021, 9782843033032</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une pure logique des différences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hégémonie, populisme, émancipation. Perspectives sur la philosophie d’Ernesto Laclau (1935-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-20895-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le pessimisme du dernier Hall et l’avenir de la gauche dans les cultural studies</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des médias : un raccourci utile pour décrire un « objet ingérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser avec Stuart Hall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, http://ladispute.fr/catalogue/penser-avec-stuart-hall/, 2021, 9782843033032</w:t>
+              <w:t xml:space="preserve">Les médias et le pouvoir. Six intellectuels en quête de définitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-34312-332-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05522393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Fan et Gender studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Bourdaa; Arnaud Alessandrin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan &amp; gender studies : la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Téraèdre, pp.169-180, 2017, 978-2-36085-084-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoder les séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Sepulchre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décoder les séries télévisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.5-6, 2017, INFO&amp;COM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.sepul.2017.01.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517466v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">halshs-05522393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Certeau et les Cultural Studies : une fable mystique</w:t>
               </w:r>
@@ -636,51 +636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Grossberg : les Cultural Studies avec ou contre le « tournant matérialiste » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Cervulle; Nelly Quemener; Florian Vörös. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matérialismes, culture &amp; communication. Tome 2 : Cultural Studies, théories féministes et décoloniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1236,51 +1236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’anthologie Cultural Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Cervulle; Jade Lindgaard; Éric Macé; Éric Maigret; Angela McRobbie; David Morley; Éric Neveu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Bibliothèque publique d’information, pp.14-18, 2010, </w:t>
@@ -1469,51 +1469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mythe au culte… ou de Charybde en Scylla ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Le Guern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultes médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.97-110, 2002, </w:t>
@@ -1660,270 +1660,2186 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et religions en miroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9782130505747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05522604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’operazione scientifica secondo Michel de Certeau: un’epistemologia congiunturalista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna di Teologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 67, pp.215-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turner (Fred), The Democratic Surround. Multimedia &amp; American Liberalism from World War II to the Psychedelic Sixties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (2), pp.XXXI. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.672.0382ze⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécessaire rencontre des cultural studies et de l’économie politique de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 192 (4), pp.9-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.192.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05521899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les cultural studies font aux savoirs disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.177-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Real Life Super Heroes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 32/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.4926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « signifiant flottant » au « transmédia storytelling », ou le retour aux stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Médiacultures » et coming out des cultural studies en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherche sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1004930ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La BD, nouvelle matrice des séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MédiaMorphoses. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (1), pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/memor.2007.2728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05521839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie et communication : vieilles lunes disciplinaires et idées neuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 38 (1), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/9433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05522619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport Kriegel ou le bégaiement de la mythologie des effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MédiaMorphoses. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (1), pp.84-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/memor.2004.1881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05521845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit du Kosovo du côté des opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.6497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Monnoyer-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 112-113 (2), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.112.0378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication en revues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° 30 (2), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/14512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05522621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois héritages de Michel de Certeau un projet éclaté d'analyse de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (3), pp.511-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ahess.2000.279861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le budget participatif est-il une bonne idée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Querrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 26-27 (1), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/14786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05522618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des caméras dans un conseil municipal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Monnoyer-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 26-27 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/14771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strange Grew Up With Me: Sentimentality and masculinity in readers of superhero comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux. The French journal of communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7 (1), pp.5-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reso.1999.3347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05521847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu de l'âge et des générations : culture BD et esprit Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (92), pp.241-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reso.1999.2122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05521862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Strange grandit avec moi ». Sentimentalité et masculinité chez les lecteurs de bandes dessinées de super-héros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13 (70), pp.79-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reso.1995.2667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05521837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance en demi-teinte de la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12 (67), pp.113-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reso.1994.2742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05521852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau paysage BD-Comics-Mangas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Czornyj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Le Roy Ladurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Majouga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle démocratie de la lecture ? La réinvention des frontières entre auteurs, lecteurs et éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la consommation à l’(auto-)dévoration. Les super-héros et l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la table de la bande dessinée. Récits graphiques des cultures alimentaires d’hier et d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre-Antoine Dessaux; Eric Maigret; Irène Le Roy Ladurie; Maheen Ahmed; Laurent Gerbier, Dec 2025, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop &amp;quot;Frontiers in Cultural Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vörös</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Dalhousie University, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1933,1344 +3849,1344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la communication et des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Collection U, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.maigr.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medya ve İletişim Sosyolojisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halime Yücel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İletişim Yayınları</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultural Studies : au-delà des politiques des identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 2356877452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les médiacultures : nouvelles pratiques et nouvelles approches de la représentation du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.192, 2020, 9782356876959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02860796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Studies : Anthologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.350, 2020, Documents, 9782356876942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02860824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socjologia komunikacji i mediow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oficyna Naukowa, 2015, 9788377370094</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture de la convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin; INA Éditions, 2013, Médiacultures, Eric Maigret, 2200279159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05521888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée : une médiaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glevarec</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 9782200270209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Macé</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buckingham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, Médiacultures, Eric Maigret, 2200246137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05521893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Studies. Genèse, objets, traductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Lindgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maigret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Mcrobbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Bibliothèque publique d’information, 2010, 978-2-84246-128-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.bibpompidou.1612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence Personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elihu Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lazarsfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020, 2356877452</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cefai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 978-2-200-35151-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Socjologia komunikacji i mediow</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Hyperprésident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Oficyna Naukowa, 2015, 9788377370094</w:t>
+              <w:t xml:space="preserve">2008, 9782200351144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05521882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les raisons d'aimer... les séries télé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Maigret; Guillaume Soulez. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INA &amp; Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série numéro 3, 2007, MédiaMorphoses</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Alizart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Amsterdam, pp.141, 2007, Méthéoriques, 978-2-915547-47-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologia de la comunicacion y de los medios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rodríguez Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondo de Cultura Economica, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...820 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3280,1864 +5196,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias (Sociologie des)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05522608v1</w:t>
-              </w:r>
-[...1581 lines deleted...]
-                <w:t xml:space="preserve">halshs-05521852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural studies et économie politique de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rebillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5147,334 +5480,334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technique est-elle au service de la démocratie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Christopher Arterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/14768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire entendre dans l'espace public. Les femmes, la télévision et le citoyen-téléspectateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Livingstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/reso.1994.2435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05521859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'héritage de Gabriel Tarde. Un paradigme pour la recherche sur l'opinion et la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elihu Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/15498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05522616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5621,51 +5954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521297v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521292v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maigret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.sepul.2017.01.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/materialismes-culture-et-communication-tome-2--9782356713919?lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.cervu.2016.01.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05519722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1622" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mac&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.24172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05524071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/sociologie-de-la-communication-et-des-medias--9782200633783?lang=fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.maigr.2022.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halime Y&#252;cel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iletisimkutuphanem30419862.wordpress.com/wp-content/uploads/2018/01/eric-maigret-medya-ve-iletic59fim-sosyolojisi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/penser-les-mediacultures/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glevarec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/anthologie-cultural-studies/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Jenkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Stefanelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521893v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckingham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lindgaard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mcrobbie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1612" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elihu Katz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lazarsfeld" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cefai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alizart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2042/23571" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lager" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rodr&#237;guez Camacho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0382ze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.192.0009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4926" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05524082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1004930ar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/memor.2007.2728" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9433" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/memor.2004.1881" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer-Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.112.0378" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.6497" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14512" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahess.2000.279861" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14771" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Querrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14786" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521862v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.2122" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.3347" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1995.2667" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1994.2742" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christopher Arterton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14768" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521859v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Livingstone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lunt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1994.2435" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dayan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15498" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528492v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517466v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maigret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.sepul.2017.01.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/materialismes-culture-et-communication-tome-2--9782356713919?lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.cervu.2016.01.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05519722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1622" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mac&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.24172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0382ze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.192.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9289" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521350v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.536" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05524082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1004930ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Stefanelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/memor.2007.2728" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9433" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/memor.2004.1881" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.6497" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer-Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.112.0378" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14512" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ahess.2000.279861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Querrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14786" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14771" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.3347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.2122" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1995.2667" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1994.2742" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Ch&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Czornyj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Majouga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Allouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glevarec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05524071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/sociologie-de-la-communication-et-des-medias--9782200633783?lang=fr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.maigr.2022.01" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halime Y&#252;cel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iletisimkutuphanem30419862.wordpress.com/wp-content/uploads/2018/01/eric-maigret-medya-ve-iletic59fim-sosyolojisi.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mac&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/penser-les-mediacultures/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/anthologie-cultural-studies/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Jenkins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521893v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckingham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lindgaard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mcrobbie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1612" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elihu Katz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lazarsfeld" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cefai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2042/23571" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521304v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alizart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lager" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rodr&#237;guez Camacho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christopher Arterton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/14768" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Livingstone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lunt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1994.2435" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05522616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dayan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/15498" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>