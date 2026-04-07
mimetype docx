--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -963,666 +963,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trame arborée : un élément pertinent pour articuler paysage et biodiversité dans la politique de la trame verte et bleue aux échelles infrarégionales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abeilles et composante ligneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.1-25</w:t>
+              <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496381v1</w:t>
+                <w:t xml:space="preserve">hal-01452931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeilles et composante ligneuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La composante ligneuse : un élément clé pour l’apport de ressources alimentaires aux colonies d’abeilles domestiques (Apis mellifera L.) en contexte paysager agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rhoné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Odoux</w:t>
+                <w:t xml:space="preserve">Jean Francois Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.en ligne</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452931v1</w:t>
+                <w:t xml:space="preserve">hal-01595384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composante ligneuse : un élément clé pour l’apport de ressources alimentaires aux colonies d’abeilles domestiques (Apis mellifera L.) en contexte paysager agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La trame arborée : un élément pertinent pour articuler paysage et biodiversité dans la politique de la trame verte et bleue aux échelles infrarégionales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Briane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Odoux</w:t>
+                <w:t xml:space="preserve">Bertrand Desailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1-9</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595384v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward waters, modern waters: Perception-Based Regional Mapping territory uses and water-related sanitary stakes in Luang Phabang area (Lao PDR)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnérabilités liées à l'eau dans les Andes vénézuéliennes : influences des relations sociétés/hydrosystèmes dans le cas de Santa-Cruz-de-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jourdren</w:t>
+                <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Anne Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218, pp.2-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.1905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187590v1</w:t>
+                <w:t xml:space="preserve">hal-01367453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités liées à l'eau dans les Andes vénézuéliennes : influences des relations sociétés/hydrosystèmes dans le cas de Santa-Cruz-de-Mora</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+                <w:t xml:space="preserve">Backward waters, modern waters: Perception-Based Regional Mapping territory uses and water-related sanitary stakes in Luang Phabang area (Lao PDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t>
+                <w:t xml:space="preserve">Marine Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Leroy</w:t>
+                <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 218, pp.2-30. </w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/orda.1905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367453v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'éleusine à la banane. Intérêt d'une approche systémique pour la compréhension des pratiques paysannes et des changements agraires induits par l'irrigation (Karnataka-Inde)</w:t>
               </w:r>
@@ -1738,51 +1738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2105,51 +2105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Alet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,966 +2313,966 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Zonage à dire d’acteurs (ZADA) : vers une cartographie quantitative des représentations spatialisées des enjeux et des risques</w:t>
+                <w:t xml:space="preserve">La territorialité des politiques de diffusion de l’information des centrales nucléaires : le rôle des CLI en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Debombourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartotête : Les dimensions sociales des représentations spatiales des risques et des catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEnv (Association de la Recherche en Psychologie Environnementale), Jun 2025, LYON, France. https://cartotete.hypotheses.org/1818</w:t>
+              <w:t xml:space="preserve">Les séminaires scientifiques de l’Observatoire Hommes-Milieux (OHM) Fessenheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire Hommes-Milieux (OHM) Fessenheim, Mar 2026, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318384v1</w:t>
+                <w:t xml:space="preserve">hal-05562691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation des sols et évolution des paysages sur un bassin versant karstique du territoire Pyrénées-Garonne depuis le milieu du 20ème siècle : rôle potentiel sur la pCO2 des sols et de la qualité des eaux.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
+                <w:t xml:space="preserve">Le Zonage à dire d’acteurs (ZADA) : vers une cartographie quantitative des représentations spatialisées des enjeux et des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Blois, France. pp.152-153</w:t>
+              <w:t xml:space="preserve">Cartotête : Les dimensions sociales des représentations spatiales des risques et des catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEnv (Association de la Recherche en Psychologie Environnementale), Jun 2025, LYON, France. https://cartotete.hypotheses.org/1818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016337v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Impact of Microstructure on the Effective Electrical Properties of Composite Electrodes for Lithium-Ion Batteries; Acquisition Andsimulations on Real Microstructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Willot</w:t>
+                <w:t xml:space="preserve">Occupation des sols et évolution des paysages sur un bassin versant karstique du territoire Pyrénées-Garonne depuis le milieu du 20ème siècle : rôle potentiel sur la pCO2 des sols et de la qualité des eaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Vrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts, L05: Composite Electrodes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France. pp.152-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194132v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'évolution d'un paysage du piémont Pyrénéen entre 1994 et 2018 : des landes arbustives aux plantes invasives. (ZA PYGAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
+                <w:t xml:space="preserve">Study of the Impact of Microstructure on the Effective Electrical Properties of Composite Electrodes for Lithium-Ion Batteries; Acquisition Andsimulations on Real Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Meeting Abstracts, L05: Composite Electrodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.2727-2727, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-01492727mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070845v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique d'évolution d'un paysage du piémont Pyrénéen entre 1994 et 2018 : des landes arbustives aux plantes invasives. (ZA PYGAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burnel</w:t>
+                <w:t xml:space="preserve">Hugo Jantzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028694v1</w:t>
+                <w:t xml:space="preserve">hal-03070845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry and beekeeper-agriculturist relations in arable land (France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry "Agroforestry-Strengthening links between science, society and police</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpelier, France. pp.144</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073102v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of traditional agroforestry landscapes and development of invasive species : lessons from the Pyrenees (France)</w:t>
+                <w:t xml:space="preserve">Evolution des relations apiculteurs-agriculteurs en territoire de grandes culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry "Agroforestry-Strengthening links between science, society and policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpeliier, France</w:t>
+              <w:t xml:space="preserve">Sociétés d'abeilles, sociétés humaines, une interdépendance de la préhistoire au futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075501v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des relations apiculteurs-agriculteurs en territoire de grandes culture</w:t>
+                <w:t xml:space="preserve">Evolution of traditional agroforestry landscapes and development of invasive species : lessons from the Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas De Munnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés d'abeilles, sociétés humaines, une interdépendance de la préhistoire au futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry "Agroforestry-Strengthening links between science, society and policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073182v1</w:t>
+                <w:t xml:space="preserve">hal-04075501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des relations apiculteurs-agriculteurs en territoire de grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3288,926 +3288,1021 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d'abeilles, sociétés humaines, une interdépendance de la préhistoire au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Brin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution de la composante ligneuse aux ressources alimentaires des colonies (Apis mellifera L.) en paysage de grandes cultures ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Agroforestry and beekeeper-agriculturist relations in arable land (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rhoné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique et Scientifique de l'Apiculture et de la Pollinisation (ITSAP-Institut de l'Abeille). Paris, FRA., Feb 2017, Paris, France. 30 diapos</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry "Agroforestry-Strengthening links between science, society and police</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpelier, France. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594646v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eaux des villes, eaux des champs : Spatialiser les liens entre usages du territoire et enjeux sanitaires liés à l'eau par des cartes régionales basées sur la perception des acteurs locaux autour de Luang Prabang (Laos)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+                <w:t xml:space="preserve">Quelle contribution de la composante ligneuse aux ressources alimentaires des colonies (Apis mellifera L.) en paysage de grandes cultures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Britten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jourdren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Phapvilay Sounyaphong</w:t>
+                <w:t xml:space="preserve">Thierry Tamic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales, quelles interactions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique et Scientifique de l'Apiculture et de la Pollinisation (ITSAP-Institut de l'Abeille). Paris, FRA., Feb 2017, Paris, France. 30 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870028v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic assessment of farmers' vulnerability as water users subject to global change stressors in the hard rock of Southern India. The SHIVA ANR project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eaux des villes, eaux des champs : Spatialiser les liens entre usages du territoire et enjeux sanitaires liés à l'eau par des cartes régionales basées sur la perception des acteurs locaux autour de Luang Prabang (Laos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aulong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Dazin</w:t>
+                <w:t xml:space="preserve">Phapvilay Sounyaphong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LandMod 2010: International Conference on Integrative Landscape Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales, quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944373v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic assessement of farmers' vulnerability as water users subject to global change stressors in the hard rock area of southern India. The SHIVA ANR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling (LANDMOD 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Socio-economic assessment of farmers' vulnerability as water users subject to global change stressors in the hard rock of Southern India. The SHIVA ANR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LandMod 2010: International Conference on Integrative Landscape Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversity of rural forests in central Western Ghats (India): views from different stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajit Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddartha Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small-scale Rural Forest Use and Management: Global Policies versus Local Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Gérardmer, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4217,367 +4312,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic cartographique des représentations d’un territoire nucléaire après la fermeture d’une centrale. Le cas de Fessenheim (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-811496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a participative approach to a post-nuclear transition : methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « Biodiversité § transition énergétique et écologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04188827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a participative approach to a post-nuclear transition: methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Erné-Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-9a0b93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high resolution detection of Invasive Alien Plants (IAP) in Chilean Patagonia: prospects for joint use of UAV's and the Pleiade satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4586,747 +4681,747 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de Munnik Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rolando Quense Abarzua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la composante ligneuse dans l'apport de ressources trophiques aux colonies d'abeilles domestiques Apis mellifera L. en contexte paysager agricole (Gers, 32)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rhoné</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Britten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Apicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France. 24 p., 2017, 5èmes Journées de la Recherche Apicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dazin</w:t>
+                <w:t xml:space="preserve">CONTRIBUTION FOR IMPROVING THE AGRO-ENVIRONMENTAL EFFICIENCY OF AGROFORESTRY SYSTEMS FOR HONEYBEES IN AGRARIAN ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Britten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANR annual seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
+              <w:t xml:space="preserve">41ème Congrès Apimondia 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier, France. , Apimondia 2009 - Montpellier - France - Compte-rendus du Congrès, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452970v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION FOR IMPROVING THE AGRO-ENVIRONMENTAL EFFICIENCY OF AGROFORESTRY SYSTEMS FOR HONEYBEES IN AGRARIAN ENVIRONMENT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+                <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès Apimondia 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Montpellier, France. , Apimondia 2009 - Montpellier - France - Compte-rendus du Congrès, 2009</w:t>
+              <w:t xml:space="preserve">ANR annual seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587515v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Dazin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945521v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la pollution lumineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mauger Vauglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adine Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5336,479 +5431,479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.1-4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer un risque environnemental sur base d’enquêtes déclaratives spatialisées : une entrée exacte mais imprécise sur les variables caractérisant un problème: présentation via des enquêtes réalisées en Equateur, en Tunisie et au Laos.</w:t>
+                <w:t xml:space="preserve">Spatialiser un risque environnemental via les perceptions locales : une démarche, trois terrains (Equateur, Tunisie, Laos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melio Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etablir la preuve d’une pathologie « environnementale » : enjeux épistémologiques et politiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Pathologies environnementales : identifier, comprendre, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.77-112, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683544v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialiser un risque environnemental via les perceptions locales : une démarche, trois terrains (Equateur, Tunisie, Laos)</w:t>
+                <w:t xml:space="preserve">Estimer un risque environnemental sur base d’enquêtes déclaratives spatialisées : une entrée exacte mais imprécise sur les variables caractérisant un problème: présentation via des enquêtes réalisées en Equateur, en Tunisie et au Laos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melio Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologies environnementales : identifier, comprendre, agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.77-112, 2018</w:t>
+              <w:t xml:space="preserve">Etablir la preuve d’une pathologie « environnementale » : enjeux épistémologiques et politiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870369v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources de l'arbre hors forêt en moyenne montagne française : l'exemple de la diagonale Nord-Est/Sud-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Alet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ressource montagne. Entre potentialités et contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 163-188, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5876,51 +5971,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD3FF37F"/>
+    <w:nsid w:val="E3D2087E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6024,51 +6119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="348BA952"/>
+    <w:nsid w:val="85BD3A09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6172,51 +6267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CDC4A978"/>
+    <w:nsid w:val="59E3F37B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6409,51 +6504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8550-5187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147195268" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.maire@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas Cifuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jana&#237;na dos Santos Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa Santo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050991" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ulloa-Cedamanos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marais-Sicre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vrech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00847-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02538311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.5839" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01496381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rhon&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Odoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595384v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.1905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Kumar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9628-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020714v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahizoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Haida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Riquelme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;rail" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Soula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01492727mtgabs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jantzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Munnik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phapvilay Sounyaphong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Menon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddartha Krishnan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Rai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-811496" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Taillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ern&#233;-Heintz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9a0b93" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Munnik Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rolando Quense Abarzua" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Britten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968864v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauger Vauglin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8550-5187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147195268" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.maire@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas Cifuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jana&#237;na dos Santos Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa Santo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050991" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ulloa-Cedamanos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marais-Sicre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vrech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00847-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02538311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.5839" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rhon&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Odoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01496381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.1905" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Kumar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9628-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020714v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahizoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Haida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Riquelme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;rail" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Soula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debombourg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01492727mtgabs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jantzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Munnik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phapvilay Sounyaphong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Menon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddartha Krishnan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Rai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-811496" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Taillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ern&#233;-Heintz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9a0b93" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Munnik Nicolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rolando Quense Abarzua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Britten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauger Vauglin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>