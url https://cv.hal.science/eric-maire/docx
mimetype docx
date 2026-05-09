--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -293,2043 +293,2125 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Flows, Uses and Populations Territorial Attachments: The Case of the Oyapock Watershed (French Guiana, Amapá State of Brazil)</w:t>
+                <w:t xml:space="preserve">Spatialisation des perceptions de l’évolution d’un territoire suite à la fermeture d’une centrale nucléaire Une application de la méthode géographique ZADA à Fessenheim (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+                <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Rojas Cifuentes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 57 (3), https://journals.openedition.org/espacepolitique/17354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086469v1</w:t>
+                <w:t xml:space="preserve">hal-05588679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential influence of landscape transition on stream water chemistry trends during the last decades in a karst catchment (Pyrenees, SW France) in a context of global environmental changes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Resource Flows, Uses and Populations Territorial Attachments: The Case of the Oyapock Watershed (French Guiana, Amapá State of Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rojas Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Janaína dos Santos Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109023⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land12050991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746411v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Local Topological Variations of Stripped and Plated Lithium Metal by X-ray Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Deschamps</w:t>
+                <w:t xml:space="preserve">Potential influence of landscape transition on stream water chemistry trends during the last decades in a karst catchment (Pyrenees, SW France) in a context of global environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marais-Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Vrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c10860⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, pp.109023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946315v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of traditional agroforestry landscapes and development of invasive species: lessons from the Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (6), pp.1285-1299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11625-020-00847-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalorisation et patrimonialisation de paysages d'arbres hors forêt en Ariège</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of the Local Topological Variations of Stripped and Plated Lithium Metal by X-ray Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaud Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paysage.5839⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (37), pp.41390-41397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c10860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538311v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeilles et composante ligneuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multivalorisation et patrimonialisation de paysages d'arbres hors forêt en Ariège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.5839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452931v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composante ligneuse : un élément clé pour l’apport de ressources alimentaires aux colonies d’abeilles domestiques (Apis mellifera L.) en contexte paysager agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Abeilles et composante ligneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-9</w:t>
+              <w:t xml:space="preserve">, 2016, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595384v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trame arborée : un élément pertinent pour articuler paysage et biodiversité dans la politique de la trame verte et bleue aux échelles infrarégionales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La composante ligneuse : un élément clé pour l’apport de ressources alimentaires aux colonies d’abeilles domestiques (Apis mellifera L.) en contexte paysager agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béringuier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Jean Francois Odoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.1-25</w:t>
+              <w:t xml:space="preserve">Openfield, revue ouverte sur le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496381v1</w:t>
+                <w:t xml:space="preserve">hal-01595384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités liées à l'eau dans les Andes vénézuéliennes : influences des relations sociétés/hydrosystèmes dans le cas de Santa-Cruz-de-Mora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La trame arborée : un élément pertinent pour articuler paysage et biodiversité dans la politique de la trame verte et bleue aux échelles infrarégionales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Briane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Blot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Desailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367453v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward waters, modern waters: Perception-Based Regional Mapping territory uses and water-related sanitary stakes in Luang Phabang area (Lao PDR)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Vulnérabilités liées à l'eau dans les Andes vénézuéliennes : influences des relations sociétés/hydrosystèmes dans le cas de Santa-Cruz-de-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Angeliaume-Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218, pp.2-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.1905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187590v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'éleusine à la banane. Intérêt d'une approche systémique pour la compréhension des pratiques paysannes et des changements agraires induits par l'irrigation (Karnataka-Inde)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Backward waters, modern waters: Perception-Based Regional Mapping territory uses and water-related sanitary stakes in Luang Phabang area (Lao PDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les transformations socio-spatiales de l’Inde : vers un nouveau virage mondialisé ?, 267 (285-306), </w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.7230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617305v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télédétection de la trame verte arborée en haute résolution par morphologie mathématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De l'éleusine à la banane. Intérêt d'une approche systémique pour la compréhension des pratiques paysannes et des changements agraires induits par l'irrigation (Karnataka-Inde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les transformations socio-spatiales de l’Inde : vers un nouveau virage mondialisé ?, 267 (285-306), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01020839v1</w:t>
+                <w:t xml:space="preserve">hal-02617305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Public Policies and Farmer Preferences on Agroforestry Practices in Kerala, India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Télédétection de la trame verte arborée en haute résolution par morphologie mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M Kumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.519-538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01020762v1</w:t>
+                <w:t xml:space="preserve">halshs-01020839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des changements de la ligne de rivage de la zone côtière sablonneuse de Kénitra au Maroc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impacts of Public Policies and Farmer Preferences on Agroforestry Practices in Kerala, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.351-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-011-9628-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01020714v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01020762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbre hors forêt en France : diversité, usages et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+                <w:t xml:space="preserve">Estimation des changements de la ligne de rivage de la zone côtière sablonneuse de Kénitra au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ahizoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Alet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">José Darrozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5, pp.543-557</w:t>
+              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.184-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00740221v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01020714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'arbre hors forêt en France : diversité, usages et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Briane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.543-557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00740221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Long-term denudation rates from the Central Andes (Chile) estimated from a Digital Elevation Model using the Black Top Hat function and Inverse Distance Weighting: implications for the Neogene climate of the Atacama Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Darrozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Soula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Geologica de Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (1), pp.105-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2339,1970 +2421,1970 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La territorialité des politiques de diffusion de l’information des centrales nucléaires : le rôle des CLI en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Debombourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séminaires scientifiques de l’Observatoire Hommes-Milieux (OHM) Fessenheim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire Hommes-Milieux (OHM) Fessenheim, Mar 2026, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Zonage à dire d’acteurs (ZADA) : vers une cartographie quantitative des représentations spatialisées des enjeux et des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartotête : Les dimensions sociales des représentations spatiales des risques et des catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEnv (Association de la Recherche en Psychologie Environnementale), Jun 2025, LYON, France. https://cartotete.hypotheses.org/1818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation des sols et évolution des paysages sur un bassin versant karstique du territoire Pyrénées-Garonne depuis le milieu du 20ème siècle : rôle potentiel sur la pCO2 des sols et de la qualité des eaux.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of the Impact of Microstructure on the Effective Electrical Properties of Composite Electrodes for Lithium-Ion Batteries; Acquisition Andsimulations on Real Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECS Meeting Abstracts, L05: Composite Electrodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montreal, Canada. pp.2727-2727, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-01492727mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016337v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Impact of Microstructure on the Effective Electrical Properties of Composite Electrodes for Lithium-Ion Batteries; Acquisition Andsimulations on Real Microstructures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Occupation des sols et évolution des paysages sur un bassin versant karstique du territoire Pyrénées-Garonne depuis le milieu du 20ème siècle : rôle potentiel sur la pCO2 des sols et de la qualité des eaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Vrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts, L05: Composite Electrodes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France. pp.152-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194132v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'évolution d'un paysage du piémont Pyrénéen entre 1994 et 2018 : des landes arbustives aux plantes invasives. (ZA PYGAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jantzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des relations apiculteurs-agriculteurs en territoire de grandes culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d'abeilles, sociétés humaines, une interdépendance de la préhistoire au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of traditional agroforestry landscapes and development of invasive species : lessons from the Pyrenees (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas De Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry "Agroforestry-Strengthening links between science, society and policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des relations apiculteurs-agriculteurs en territoire de grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d'abeilles, sociétés humaines, une interdépendance de la préhistoire au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brun</w:t>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroforestry and beekeeper-agriculturist relations in arable land (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rhoné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry "Agroforestry-Strengthening links between science, society and police</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpelier, France. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de la composante ligneuse aux ressources alimentaires des colonies (Apis mellifera L.) en paysage de grandes cultures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Britten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Apicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique et Scientifique de l'Apiculture et de la Pollinisation (ITSAP-Institut de l'Abeille). Paris, FRA., Feb 2017, Paris, France. 30 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eaux des villes, eaux des champs : Spatialiser les liens entre usages du territoire et enjeux sanitaires liés à l'eau par des cartes régionales basées sur la perception des acteurs locaux autour de Luang Prabang (Laos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phapvilay Sounyaphong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales, quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic assessement of farmers' vulnerability as water users subject to global change stressors in the hard rock area of southern India. The SHIVA ANR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling (LANDMOD 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic assessment of farmers' vulnerability as water users subject to global change stressors in the hard rock of Southern India. The SHIVA ANR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LandMod 2010: International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of rural forests in central Western Ghats (India): views from different stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajit Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddartha Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small-scale Rural Forest Use and Management: Global Policies versus Local Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Gérardmer, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4312,966 +4394,966 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic cartographique des représentations d’un territoire nucléaire après la fermeture d’une centrale. Le cas de Fessenheim (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. , 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-811496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a participative approach to a post-nuclear transition : methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erne-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « Biodiversité § transition énergétique et écologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04188827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a participative approach to a post-nuclear transition: methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Erné-Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-9a0b93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high resolution detection of Invasive Alien Plants (IAP) in Chilean Patagonia: prospects for joint use of UAV's and the Pleiade satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marais-Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de Munnik Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rolando Quense Abarzua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la composante ligneuse dans l'apport de ressources trophiques aux colonies d'abeilles domestiques Apis mellifera L. en contexte paysager agricole (Gers, 32)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Britten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Apicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France. 24 p., 2017, 5èmes Journées de la Recherche Apicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION FOR IMPROVING THE AGRO-ENVIRONMENTAL EFFICIENCY OF AGROFORESTRY SYSTEMS FOR HONEYBEES IN AGRARIAN ENVIRONMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Britten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès Apimondia 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Montpellier, France. , Apimondia 2009 - Montpellier - France - Compte-rendus du Congrès, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5281,147 +5363,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la pollution lumineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mauger Vauglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adine Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5431,479 +5513,479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.1-4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialiser un risque environnemental via les perceptions locales : une démarche, trois terrains (Equateur, Tunisie, Laos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melio Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologies environnementales : identifier, comprendre, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.77-112, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer un risque environnemental sur base d’enquêtes déclaratives spatialisées : une entrée exacte mais imprécise sur les variables caractérisant un problème: présentation via des enquêtes réalisées en Equateur, en Tunisie et au Laos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melio Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etablir la preuve d’une pathologie « environnementale » : enjeux épistémologiques et politiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources de l'arbre hors forêt en moyenne montagne française : l'exemple de la diagonale Nord-Est/Sud-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Alet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Briane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ressource montagne. Entre potentialités et contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 163-188, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5971,51 +6053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3D2087E"/>
+    <w:nsid w:val="842DF2C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6119,51 +6201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="85BD3A09"/>
+    <w:nsid w:val="8084C230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6267,51 +6349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59E3F37B"/>
+    <w:nsid w:val="7910BC1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6504,51 +6586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8550-5187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147195268" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.maire@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas Cifuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jana&#237;na dos Santos Alves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa Santo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050991" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ulloa-Cedamanos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marais-Sicre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vrech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00847-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02538311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.5839" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rhon&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Odoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01496381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.1905" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Kumar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9628-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020714v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahizoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Haida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Riquelme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;rail" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Soula" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debombourg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01492727mtgabs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070845v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jantzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Munnik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073102v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phapvilay Sounyaphong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Menon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddartha Krishnan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Rai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-811496" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Taillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ern&#233;-Heintz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9a0b93" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Munnik Nicolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rolando Quense Abarzua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Britten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauger Vauglin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8550-5187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147195268" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.maire@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Erne-Heintz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas Cifuentes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Jana&#237;na dos Santos Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa Santo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12050991" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ulloa-Cedamanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marais-Sicre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vrech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00847-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c10860" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02538311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.5839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rhon&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Odoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01496381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angeliaume-Descamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.1905" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jourdren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2015.04.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9628-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020714v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahizoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Haida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Riquelme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;rail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Soula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debombourg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01492727mtgabs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jantzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Munnik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phapvilay Sounyaphong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Menon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddartha Krishnan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Rai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-811496" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Marty" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Taillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ern&#233;-Heintz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-9a0b93" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Munnik Nicolas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rolando Quense Abarzua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Britten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mauger Vauglin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01870369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melio S&#225;enz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>