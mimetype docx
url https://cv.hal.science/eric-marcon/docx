--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -324,736 +324,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions and environmental filtering both determine earthworm alpha and beta diversity in tropical rainforests</w:t>
+                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Goulpeau</w:t>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
+                <w:t xml:space="preserve">Johanna Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05788-z⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242659v1</w:t>
+                <w:t xml:space="preserve">hal-05050145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Forest Structure and Host Specificity Influence Liana Community Composition in a Moist Central African Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begüm Kaçamak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fortunel</w:t>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Auer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincyane Badouard</w:t>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e71075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050145v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Forest Structure and Host Specificity Influence Liana Community Composition in a Moist Central African Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer et modéliser les communautés végétales tropicales. Ressorts et tensions d'une ingénierie des traits fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Begüm Kaçamak</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.71075⟩</w:t>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15rj1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987352v1</w:t>
+                <w:t xml:space="preserve">hal-05529371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer et modéliser les communautés végétales tropicales. Ressorts et tensions d'une ingénierie des traits fonctionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">Effect of climate on traits of dominant and rare tree species in the world’s forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourens Poorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter B Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio De-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (3), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.4773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15rj1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59754-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529371v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of climate on traits of dominant and rare tree species in the world’s forests</w:t>
+                <w:t xml:space="preserve">Biotic interactions and environmental filtering both determine earthworm alpha and beta diversity in tropical rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Hordijk</w:t>
+                <w:t xml:space="preserve">Arnaud Goulpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourens Poorter</w:t>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Liang</w:t>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter B Reich</w:t>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio De-Miguel</w:t>
+                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.4773. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (9), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59754-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05788-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088722v1</w:t>
+                <w:t xml:space="preserve">hal-05242659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting earthworm diversity in tropical rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Goulpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (6), pp.e07697. </w:t>
@@ -1091,103 +1091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (3), pp.590-612. </w:t>
@@ -1219,546 +1219,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive feedbacks and alternative stable states in forest leaf types</w:t>
+                <w:t xml:space="preserve">The global distribution and drivers of wood density and their impact on forest carbon stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yibiao Zou</w:t>
+                <w:t xml:space="preserve">Lidong Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Zohner</w:t>
+                <w:t xml:space="preserve">Thomas Crowther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Averill</w:t>
+                <w:t xml:space="preserve">Daniel Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haozhi Ma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Merder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.4658. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.2195-2212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48676-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02564-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725224v1</w:t>
+                <w:t xml:space="preserve">hal-04797372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global distribution and drivers of wood density and their impact on forest carbon stocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extrapolation of permanent plots richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidong Mo</w:t>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Crowther</w:t>
+                <w:t xml:space="preserve">Jean-François Molino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Maynard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02564-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467424000099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797372v1</w:t>
+                <w:t xml:space="preserve">hal-04565675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extrapolation of permanent plots richness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+                <w:t xml:space="preserve">Dominance and rarity in tree communities across the globe: Patterns, predictors and threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Hordijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalasia Bialic‐murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+                <w:t xml:space="preserve">Thomas Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Molino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Devin Routh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourens Poorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266467424000099⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), pp.e13889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565675v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance and rarity in tree communities across the globe: Patterns, predictors and threats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iris Hordijk</w:t>
+                <w:t xml:space="preserve">Positive feedbacks and alternative stable states in forest leaf types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yibiao Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalasia Bialic‐murphy</w:t>
+                <w:t xml:space="preserve">Constantin Zohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lauber</w:t>
+                <w:t xml:space="preserve">Colin Averill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haozhi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devin Routh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lourens Poorter</w:t>
+                <w:t xml:space="preserve">Julian Merder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (10), pp.e13889. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48676-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665459v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns and environmental drivers of forest functional composition</w:t>
               </w:r>
@@ -1783,51 +1783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric B Searle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier G P Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1878,90 +1878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated global assessment of the natural forest carbon potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidong Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin M Zohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter B Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2012,51 +2012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evenness mediates the global relationship between forest productivity and richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Hordijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2198,51 +2198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin M Zohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh M Robmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 621, pp.773-781. </w:t>
@@ -2274,282 +2274,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping distributions in non-homogeneous space with distance-based methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The global biogeography of tree leaf form and habit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haozhi Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W Crowther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Marcon</w:t>
+                <w:t xml:space="preserve">Daniel S Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Puech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanne S Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spatial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.13. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.1795-1809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43071-023-00042-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01543-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345149v1</w:t>
+                <w:t xml:space="preserve">hal-04288936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global biogeography of tree leaf form and habit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping distributions in non-homogeneous space with distance-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S Maynard</w:t>
+                <w:t xml:space="preserve">Éric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne S Renner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.1795-1809. </w:t>
+              <w:t xml:space="preserve">Journal of Spatial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01543-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43071-023-00042-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288936v1</w:t>
+                <w:t xml:space="preserve">hal-04345149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-limitation towards lower latitudes shapes global forest diversity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier G. P. Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,64 +2665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2773,64 +2773,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 Years of postdisturbance recruitment in a Neotropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3005,399 +3005,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-based measures of spatial concentration: Introducing a relative density function</w:t>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00168-019-00946-7⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082178v4</w:t>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging taxonomic and functional trajectories following disturbance in a Neotropical forest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Distance-based measures of spatial concentration: Introducing a relative density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137397⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (2), pp.243-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-019-00946-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016102v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082178v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverging taxonomic and functional trajectories following disturbance in a Neotropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 720, pp.137397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la biodiversité et de la structuration spatiale de l’activité économique par l’entropie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (3), pp.305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3559,261 +3559,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of the spatial scale in the analysis of lagoon biodiversity. A case-study on the macrobenthic fauna of the Po River Delta</w:t>
+                <w:t xml:space="preserve">The Generalized Simpson's Entropy is a Measure of Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Jona Lasinio</w:t>
+                <w:t xml:space="preserve">Michael Grabchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Pollice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Anna Fano</w:t>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.037⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107533v1</w:t>
+                <w:t xml:space="preserve">hal-01276738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generalized Simpson's Entropy is a Measure of Biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of the spatial scale in the analysis of lagoon biodiversity. A case-study on the macrobenthic fauna of the Po River Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Jona Lasinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Grabchak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Alessio Pollice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+                <w:t xml:space="preserve">Elisa Anna Fano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173305. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.303-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276738v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring temporal trends in biodiversity</w:t>
               </w:r>
@@ -3825,51 +3825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buckland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AStA Advances in Statistical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (4), pp.461-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3903,64 +3903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology of distance-based measures of spatial concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62, pp.56-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4007,51 +4007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent numbers&amp;quot; for species, phylogenetic or functional diversity in a nested hierarchy of multiple scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ricotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4200,637 +4200,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">entropart : An R Package to Measure and Partition Diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Tools to characterize point patterns: dbmss for R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérault</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 67 (8), </w:t>
+              <w:t xml:space="preserve">, 2015, 67 (3), pp.2-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18637/jss.v067.i08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18637/jss.v067.c03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502646v1</w:t>
+                <w:t xml:space="preserve">hal-01498361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools to characterize point patterns: dbmss for R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Decomposing Phylodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lang</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67 (3), pp.2-15. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.333-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18637/jss.v067.c03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498361v1</w:t>
+                <w:t xml:space="preserve">hal-00946177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Phylodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Landscape patterns influence communities of medium- to large-bodied vertebrates in undisturbed terra firme forests of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.423-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467415000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946177v2</w:t>
+                <w:t xml:space="preserve">hal-02202108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape patterns influence communities of medium- to large-bodied vertebrates in undisturbed terra firme forests of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
+                <w:t xml:space="preserve">Thomas Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (5), pp.423-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266467415000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202108v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape patterns influence communities of medium- to large-bodied vertebrates in undisturbed terra firme forests of French Guiana</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">entropart : An R Package to Measure and Partition Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v067.i08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0266467415000255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04178348v1</w:t>
+                <w:t xml:space="preserve">hal-01502646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la concentration spatiale en espace continu : théorie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 474, pp.105-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4855,103 +4855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of the Partitioning of Shannon Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marcon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4985,77 +4985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical test for ripley's K function rejection of poisson null hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scholarly Research Network, ISRN Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (Article ID753475), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5089,64 +5089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing randomness of spatial point patterns with the Ripley statistic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.767 - 788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5180,90 +5180,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decomposition of Shannon's entropy and a confidence interval for beta diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 121 (4), pp.516 - 522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5309,64 +5309,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the relative spatial structure of point patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Traissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,286 +5407,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing foliar chlorophyll contents with the SPAD-502 chlorophyll meter: a calibration test with thirteen tree species of tropical rainforest in French Guiana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Measures of the geographic concentration of industries: improving distance-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (5), pp.745-762</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883628v1</w:t>
+                <w:t xml:space="preserve">halshs-04366663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures of the geographic concentration of industries: improving distance-based methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessing foliar chlorophyll contents with the SPAD-502 chlorophyll meter: a calibration test with thirteen tree species of tropical rainforest in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (6), 607p1-607p5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2010020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04366663v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating functional diversity into tropical forest plantation designs to study ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.1397-1404. </w:t>
@@ -5932,64 +5932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (2), pp.169-176. </w:t>
@@ -6021,299 +6021,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trait database for Guianan rain forest trees permits intra- and inter-specific contrasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The successional status of tropical rainforest tree species is associated with differences in leaf carbon isotope discrimination and functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 64 (7), pp.781-786. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 64 (2), pp.169-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884130v1</w:t>
+                <w:t xml:space="preserve">hal-00884069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The successional status of tropical rainforest tree species is associated with differences in leaf carbon isotope discrimination and functional traits</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A trait database for Guianan rain forest trees permits intra- and inter-specific contrasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariwenn Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 64 (2), pp.169-176</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 64 (7), pp.781-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884069v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Geographic Concentration of Industries Using Distance-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (3), pp. 409-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,51 +6338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Expertise arbre par arbre : une approche théorique et pratique de l'expertise forestière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 51 (1), pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6692,299 +6692,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extropolation of permanent plots richness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Concepts and measures for the quantification of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Biennal meeting of the Caribbean academy of sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t>
+              <w:t xml:space="preserve">26th Annual Conference of the International Environmetrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504621v1</w:t>
+                <w:t xml:space="preserve">hal-01503831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts and measures for the quantification of biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Open data : quelles opportunités pour les chercheurs, notamment en Guyane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Conference of the International Environmetrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier Thématique "Loi pour une République Numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503831v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data : quelles opportunités pour les chercheurs, notamment en Guyane ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extropolation of permanent plots richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Thématique "Loi pour une République Numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">26th Biennal meeting of the Caribbean academy of sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503817v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying spatial patterns of species diversity: integrating methods of spatial and diversity analyses</w:t>
               </w:r>
@@ -7009,51 +7009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7091,64 +7091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agregation of individual sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Non Stationarity in Time Series, CIRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7173,64 +7173,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test du processus de Poisson homogène par la statistique de Ripley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7395,64 +7395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les configurations de points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Vincent Loonis - Coordonné par Marie-Pierre de Bellefon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’analyse spatiale, Théorie et mise en œuvre pratique avec R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, Insee, pp. 73-114, 2018, Insee Méthodes, 978-2-11-139684-5</w:t>
@@ -7494,64 +7494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Loonis; Marie-Pierre de Bellefon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Spatial Analysis, Theory and Application with R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, Insee; Eurostat, pp.71-111, 2018, 978-2-11-139684-5</w:t>
@@ -7580,64 +7580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure en économie internationale, quelques considérations méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelmalki, Lahsen ; Allegret, Jean Pierre ; Puech, Florence ; Sadni Jallab, Mustapha ; Silem, Ahmed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développements récents en économie et finances internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp. 15-27, 2012, 9782200280536 </w:t>
@@ -7707,90 +7707,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration does distance really matter for distance based measures of geographic concentration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7808,51 +7808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration spatiale et diversité : convergences entre l'économie géographique et l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7870,64 +7870,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique de Ripley et processus ponctuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7977,64 +7977,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Large Spatial Datasets with the M function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8052,64 +8052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring local biodiversity with Diversity Measures at Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8127,90 +8127,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love thy neighbour? Tropical tree growth and its response to climate anomalies is mediated by neighbourhood hierarchy and dissimilarity in carbon and water related traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8249,51 +8249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Estimation of Diversity from Abundance Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8311,64 +8311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Decomposition of Similarity-Based Diversity and its Bias Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8399,64 +8399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures of the Geographic Concentration of Industries: Improving Distance-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8474,64 +8474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizing Ripley's K function to inhomogeneous populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8607,51 +8607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Rojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8731,51 +8731,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques spatiales avec applications à l'écologie et à l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. AgroParisTech, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010AGPT0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8834,51 +8834,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la Biodiversité et la Structuration Spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Guyane, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8928,51 +8928,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8990,51 +8990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Kourou, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9142,51 +9142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62ACC352"/>
+    <w:nsid w:val="AEEDAD20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9373,51 +9373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5249-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078157609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goulpeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05788-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rj1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hordijk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens Poorter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Reich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio De-Miguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59754-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07697" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibiao Zou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zohner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhi Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48676-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Mo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02564-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467424000099" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalasia Bialic&#8208;murphy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13889" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B Searle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drapeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G P Gamarra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13790" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin M Zohner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06723-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04140040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Maynard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Lidong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14098" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille S Delavaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Crowther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Robmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06440-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marcon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-023-00042-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Maynard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Renner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01543-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. P. Gamarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pijanowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01831-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467422000165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7634" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082178v4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00946-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirabel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137397" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0305" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steidinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crowther" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Werner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1128-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Jona Lasinio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pollice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Anna Fano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01276738v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabchak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173305" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buckland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10182-017-0308-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679993v6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puech" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502646v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i08" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01498361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.c03" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00946177v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12323" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467415000255" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04178348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01118488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/753475" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19267.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LBX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/619281" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1572.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006101" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884130v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariwenn Ollivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884069v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443596v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5418" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Auer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducouret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504621v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Molino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503831v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lissier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bienner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.silem.2012.01.0013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503833v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01212435v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00989454v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372631v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rojat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00540327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0075" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01502970v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022820v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/cel-01205813v5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5249-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078157609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rj1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hordijk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens Poorter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Reich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio De-Miguel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59754-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goulpeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05788-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07697" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Mo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhi Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02564-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565675v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467424000099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalasia Bialic&#8208;murphy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13889" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibiao Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zohner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48676-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B Searle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drapeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G P Gamarra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13790" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin M Zohner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06723-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04140040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Maynard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Lidong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14098" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille S Delavaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Crowther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Robmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06440-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Maynard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Renner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01543-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marcon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-023-00042-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. P. Gamarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pijanowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01831-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467422000165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7634" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082178v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00946-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirabel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137397" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0305" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steidinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crowther" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Werner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1128-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01276738v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabchak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173305" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Jona Lasinio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pollice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Anna Fano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.037" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buckland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10182-017-0308-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679993v6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puech" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01498361v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.c03" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00946177v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467415000255" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04178348v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502646v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i08" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01118488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/753475" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19267.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LBX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/619281" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1572.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006101" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884069v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariwenn Ollivier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443596v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5418" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Auer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducouret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503817v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Molino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lissier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bienner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.silem.2012.01.0013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503833v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01212435v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00989454v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372631v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rojat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00540327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0075" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01502970v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022820v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/cel-01205813v5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>