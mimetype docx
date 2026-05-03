--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -190,1778 +190,1791 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using high penetration airborne LiDAR and dense UAV scanning to produce accurate 3D maps of light availability in dense tropical forest</w:t>
+                <w:t xml:space="preserve">Biotic interactions and environmental filtering both determine earthworm alpha and beta diversity in tropical rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincyane Badouard</w:t>
+                <w:t xml:space="preserve">Arnaud Goulpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Verley</w:t>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen Bai</w:t>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Sellan</w:t>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Françoise</w:t>
+                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 373, pp.110713. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (9), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05788-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195405v1</w:t>
+                <w:t xml:space="preserve">hal-05242659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
+                <w:t xml:space="preserve">Mesurer et modéliser les communautés végétales tropicales. Ressorts et tensions d'une ingénierie des traits fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fortunel</w:t>
+                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marcon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15rj1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050145v1</w:t>
+                <w:t xml:space="preserve">hal-05529371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Forest Structure and Host Specificity Influence Liana Community Composition in a Moist Central African Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begüm Kaçamak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Begüm Kaçamak</w:t>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick P Rowe</w:t>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (3), pp.e71075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.71075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer et modéliser les communautés végétales tropicales. Ressorts et tensions d'une ingénierie des traits fonctionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincyane Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15rj1⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529371v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of climate on traits of dominant and rare tree species in the world’s forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Hordijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourens Poorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter B Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio De-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.4773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-59754-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions and environmental filtering both determine earthworm alpha and beta diversity in tropical rainforests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Dissecting earthworm diversity in tropical rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Goulpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05788-z⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (6), pp.e07697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242659v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting earthworm diversity in tropical rainforests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+                <w:t xml:space="preserve">Using high penetration airborne LiDAR and dense UAV scanning to produce accurate 3D maps of light availability in dense tropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.07697⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.110713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994067v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive feedbacks and alternative stable states in forest leaf types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Auer</w:t>
+                <w:t xml:space="preserve">Yibiao Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Zohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Averill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haozhi Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Merder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14256⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48676-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429206v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global distribution and drivers of wood density and their impact on forest carbon stocks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
+                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extrapolation of permanent plots richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haozhi Ma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02564-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467424000099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797372v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extrapolation of permanent plots richness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Molino</w:t>
+                <w:t xml:space="preserve">Dominance and rarity in tree communities across the globe: Patterns, predictors and threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Hordijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sabatier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lalasia Bialic‐murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Routh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourens Poorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266467424000099⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), pp.e13889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565675v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance and rarity in tree communities across the globe: Patterns, predictors and threats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The global distribution and drivers of wood density and their impact on forest carbon stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devin Routh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lourens Poorter</w:t>
+                <w:t xml:space="preserve">Lidong Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crowther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haozhi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13889⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.2195-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02564-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665459v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive feedbacks and alternative stable states in forest leaf types</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global patterns and environmental drivers of forest functional composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Merder</w:t>
+                <w:t xml:space="preserve">Elise Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric B Searle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier G P Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48676-5⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (2), pp.303 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725224v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns and environmental drivers of forest functional composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jingjing Liang</w:t>
+                <w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier G P Gamarra</w:t>
+                <w:t xml:space="preserve">Géraldine Derroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (2), pp.303 - 324. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112 (3), pp.590-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593987v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated global assessment of the natural forest carbon potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidong Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin M Zohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter B Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2012,51 +2025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evenness mediates the global relationship between forest productivity and richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Hordijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2198,51 +2211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin M Zohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh M Robmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 621, pp.773-781. </w:t>
@@ -2274,282 +2287,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global biogeography of tree leaf form and habit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping distributions in non-homogeneous space with distance-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S Maynard</w:t>
+                <w:t xml:space="preserve">Éric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne S Renner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.1795-1809. </w:t>
+              <w:t xml:space="preserve">Journal of Spatial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01543-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43071-023-00042-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288936v1</w:t>
+                <w:t xml:space="preserve">hal-04345149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping distributions in non-homogeneous space with distance-based methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The global biogeography of tree leaf form and habit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haozhi Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W Crowther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Marcon</w:t>
+                <w:t xml:space="preserve">Daniel S Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Puech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanne S Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spatial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.13. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.1795-1809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43071-023-00042-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01543-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345149v1</w:t>
+                <w:t xml:space="preserve">hal-04288936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-limitation towards lower latitudes shapes global forest diversity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier G. P. Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,64 +2678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2773,64 +2786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 Years of postdisturbance recruitment in a Neotropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2871,533 +2884,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography consistently drives intra‐ and inter‐specific leaf trait variation within tree species complexes in a Neotropical forest</w:t>
+                <w:t xml:space="preserve">Distance-based measures of spatial concentration: Introducing a relative density function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07488⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (2), pp.243-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-019-00946-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701208v1</w:t>
+                <w:t xml:space="preserve">hal-01082178v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverging taxonomic and functional trajectories following disturbance in a Neotropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 720, pp.137397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-based measures of spatial concentration: Introducing a relative density function</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00168-019-00946-7⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082178v4</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging taxonomic and functional trajectories following disturbance in a Neotropical forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topography consistently drives intra‐ and inter‐specific leaf trait variation within tree species complexes in a Neotropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mirabel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 720, pp.137397. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (10), pp.1521-1530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.07488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016102v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la biodiversité et de la structuration spatiale de l’activité économique par l’entropie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (3), pp.305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3578,64 +3591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Generalized Simpson's Entropy is a Measure of Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grabchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3708,51 +3721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Jona Lasinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Pollice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Anna Fano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3825,51 +3838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buckland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AStA Advances in Statistical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (4), pp.461-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3903,64 +3916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology of distance-based measures of spatial concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62, pp.56-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4007,51 +4020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent numbers&amp;quot; for species, phylogenetic or functional diversity in a nested hierarchy of multiple scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ricotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4092,866 +4105,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-based measures of spatial concentration: dbmss, a Spatial Statistics R Package</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Puech</w:t>
+                <w:t xml:space="preserve">entropart : An R Package to Measure and Partition Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 67 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 67 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v067.i08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568795v1</w:t>
+                <w:t xml:space="preserve">hal-01502646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools to characterize point patterns: dbmss for R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Decomposing Phylodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lang</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18637/jss.v067.c03⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498361v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Phylodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tools to characterize point patterns: dbmss for R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérault</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (3), pp.2-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v067.c03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946177v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape patterns influence communities of medium- to large-bodied vertebrates in undisturbed terra firme forests of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
+                <w:t xml:space="preserve">Thomas Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (5), pp.423-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266467415000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape patterns influence communities of medium- to large-bodied vertebrates in undisturbed terra firme forests of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
+                <w:t xml:space="preserve">Thomas Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (5), pp.423-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266467415000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">entropart : An R Package to Measure and Partition Diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mesures de la concentration spatiale en espace continu : théorie et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérault</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 474, pp.105-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502646v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de la concentration spatiale en espace continu : théorie et applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Puech</w:t>
+                <w:t xml:space="preserve">Distance-based measures of spatial concentration: dbmss, a Spatial Statistics R Package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 474, pp.105-131</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118488v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of the Partitioning of Shannon Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4985,77 +4998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical test for ripley's K function rejection of poisson null hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scholarly Research Network, ISRN Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (Article ID753475), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5089,64 +5102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing randomness of spatial point patterns with the Ripley statistic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.767 - 788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5174,519 +5187,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decomposition of Shannon's entropy and a confidence interval for beta diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterizing the relative spatial structure of point patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lang</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Traissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19267.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (Article ID619281), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/619281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01032426v1</w:t>
+                <w:t xml:space="preserve">hal-01502623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the relative spatial structure of point patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The decomposition of Shannon's entropy and a confidence interval for beta diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Traissac</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (4), pp.516 - 522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19267.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/619281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01502623v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures of the geographic concentration of industries: improving distance-based methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessing foliar chlorophyll contents with the SPAD-502 chlorophyll meter: a calibration test with thirteen tree species of tropical rainforest in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (6), 607p1-607p5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2010020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04366663v1</w:t>
+                <w:t xml:space="preserve">hal-00883628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing foliar chlorophyll contents with the SPAD-502 chlorophyll meter: a calibration test with thirteen tree species of tropical rainforest in French Guiana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Measures of the geographic concentration of industries: improving distance-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (5), pp.745-762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest/2010020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00883628v1</w:t>
+                <w:t xml:space="preserve">halshs-04366663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating functional diversity into tropical forest plantation designs to study ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.1397-1404. </w:t>
@@ -5932,64 +5945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (2), pp.169-176. </w:t>
@@ -6066,64 +6079,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (2), pp.169-176</w:t>
@@ -6165,64 +6178,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trait database for Guianan rain forest trees permits intra- and inter-specific contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariwenn Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (7), pp.781-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6256,64 +6269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Geographic Concentration of Industries Using Distance-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (3), pp. 409-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,51 +6351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Expertise arbre par arbre : une approche théorique et pratique de l'expertise forestière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 51 (1), pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6487,51 +6500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Wanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6573,103 +6586,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny, light, and topography shape leaf functional trait values of ndividuals in Neotropical tree species complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association for Tropical Biology and Conservation (ATBC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATBC, Jul 2019, Antananarivo, Madagascar. 1 p</w:t>
@@ -6692,299 +6705,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts and measures for the quantification of biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extropolation of permanent plots richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Conference of the International Environmetrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th Biennal meeting of the Caribbean academy of sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503831v1</w:t>
+                <w:t xml:space="preserve">hal-01504621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open data : quelles opportunités pour les chercheurs, notamment en Guyane ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Thématique "Loi pour une République Numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extropolation of permanent plots richness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Concepts and measures for the quantification of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Biennal meeting of the Caribbean academy of sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t>
+              <w:t xml:space="preserve">26th Annual Conference of the International Environmetrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504621v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying spatial patterns of species diversity: integrating methods of spatial and diversity analyses</w:t>
               </w:r>
@@ -7009,51 +7022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7091,64 +7104,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agregation of individual sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Non Stationarity in Time Series, CIRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7173,64 +7186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test du processus de Poisson homogène par la statistique de Ripley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7281,51 +7294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bienner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès international de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Montréal, Canada. pp 553-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7395,64 +7408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les configurations de points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Vincent Loonis - Coordonné par Marie-Pierre de Bellefon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’analyse spatiale, Théorie et mise en œuvre pratique avec R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, Insee, pp. 73-114, 2018, Insee Méthodes, 978-2-11-139684-5</w:t>
@@ -7494,64 +7507,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Loonis; Marie-Pierre de Bellefon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Spatial Analysis, Theory and Application with R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, Insee; Eurostat, pp.71-111, 2018, 978-2-11-139684-5</w:t>
@@ -7580,64 +7593,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure en économie internationale, quelques considérations méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelmalki, Lahsen ; Allegret, Jean Pierre ; Puech, Florence ; Sadni Jallab, Mustapha ; Silem, Ahmed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développements récents en économie et finances internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp. 15-27, 2012, 9782200280536 </w:t>
@@ -7701,233 +7714,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration does distance really matter for distance based measures of geographic concentration?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structuration spatiale et diversité : convergences entre l'économie géographique et l'écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504655v1</w:t>
+                <w:t xml:space="preserve">hal-01503833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration spatiale et diversité : convergences entre l'économie géographique et l'écologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structuration does distance really matter for distance based measures of geographic concentration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503833v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique de Ripley et processus ponctuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7977,64 +7990,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Large Spatial Datasets with the M function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8052,64 +8065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring local biodiversity with Diversity Measures at Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8127,103 +8140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love thy neighbour? Tropical tree growth and its response to climate anomalies is mediated by neighbourhood hierarchy and dissimilarity in carbon and water related traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8249,51 +8262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Estimation of Diversity from Abundance Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8311,51 +8324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Decomposition of Similarity-Based Diversity and its Bias Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8393,177 +8406,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989454v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures of the Geographic Concentration of Industries: Improving Distance-Based Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Generalizing Ripley's K function to inhomogeneous populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00372617v1</w:t>
+                <w:t xml:space="preserve">halshs-00372631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing Ripley's K function to inhomogeneous populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Measures of the Geographic Concentration of Industries: Improving Distance-Based Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00372631v1</w:t>
+                <w:t xml:space="preserve">halshs-00372617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8581,103 +8594,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ManagForRes - Effet de la gestion forestière sur la réponse des écosystèmes forestiers guyanais aux changements climatiques - Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Rojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cirad. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8731,51 +8744,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques spatiales avec applications à l'écologie et à l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. AgroParisTech, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010AGPT0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8834,51 +8847,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la Biodiversité et la Structuration Spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Guyane, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8928,51 +8941,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8990,51 +9003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Kourou, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9142,51 +9155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEEDAD20"/>
+    <w:nsid w:val="329099F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9373,51 +9386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5249-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078157609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rj1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hordijk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens Poorter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Reich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio De-Miguel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59754-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goulpeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05788-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07697" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Mo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhi Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02564-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565675v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467424000099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalasia Bialic&#8208;murphy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13889" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibiao Zou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zohner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48676-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593987v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B Searle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drapeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G P Gamarra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13790" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin M Zohner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06723-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04140040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Maynard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Lidong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14098" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille S Delavaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Crowther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Robmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06440-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Maynard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Renner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01543-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marcon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-023-00042-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. P. Gamarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pijanowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01831-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467422000165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7634" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082178v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00946-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirabel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137397" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0305" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steidinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crowther" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Werner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1128-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01276738v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabchak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173305" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Jona Lasinio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pollice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Anna Fano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.037" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buckland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10182-017-0308-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679993v6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puech" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01498361v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.c03" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00946177v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467415000255" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04178348v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502646v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i08" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01118488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/753475" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19267.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LBX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/619281" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883628v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1572.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006101" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884069v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariwenn Ollivier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443596v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5418" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Auer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducouret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503817v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Molino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lissier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bienner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.silem.2012.01.0013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503833v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01212435v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00989454v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372631v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rojat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00540327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0075" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01502970v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022820v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/cel-01205813v5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5249-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078157609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goulpeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05788-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rj1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hordijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens Poorter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Reich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio De-Miguel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59754-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07697" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;oise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110713" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibiao Zou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zohner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhi Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48676-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467424000099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalasia Bialic&#8208;murphy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13889" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Mo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02564-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B Searle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drapeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G P Gamarra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13790" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin M Zohner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06723-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04140040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Maynard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Lidong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14098" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille S Delavaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Crowther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Robmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06440-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marcon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-023-00042-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Maynard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Renner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01543-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. P. Gamarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pijanowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01831-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467422000165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7634" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082178v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00946-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirabel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137397" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0305" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steidinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crowther" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Werner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1128-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01276738v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabchak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173305" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Jona Lasinio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pollice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Anna Fano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.037" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buckland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10182-017-0308-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679993v6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i08" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00946177v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01498361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.c03" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467415000255" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04178348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01118488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/753475" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/619281" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19267.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LBX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1572.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006101" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884069v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariwenn Ollivier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443596v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5418" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Auer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducouret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504621v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Molino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lissier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bienner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.silem.2012.01.0013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503833v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01212435v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00989454v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372617v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rojat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00540327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0075" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01502970v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022820v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/cel-01205813v5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>