--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">078157609</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=4iLBmbUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,6262 +203,6274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions and environmental filtering both determine earthworm alpha and beta diversity in tropical rainforests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
+                <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
+                <w:t xml:space="preserve">Johanna Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05788-z⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.e70028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242659v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer et modéliser les communautés végétales tropicales. Ressorts et tensions d'une ingénierie des traits fonctionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Forest Structure and Host Specificity Influence Liana Community Composition in a Moist Central African Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
+                <w:t xml:space="preserve">Begüm Kaçamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15rj1⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e71075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529371v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Forest Structure and Host Specificity Influence Liana Community Composition in a Moist Central African Forest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of climate on traits of dominant and rare tree species in the world’s forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Rossi</w:t>
+                <w:t xml:space="preserve">Iris Hordijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Lourens Poorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter B Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio De-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.71075⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.4773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59754-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987352v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love Thy Neighbour? Tropical Tree Growth and Its Response to Climate Anomalies Is Mediated by Neighbourhood Hierarchy and Dissimilarity in Carbon‐ and Water‐Related Traits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mesurer et modéliser les communautés végétales tropicales. Ressorts et tensions d'une ingénierie des traits fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincyane Badouard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.70028⟩</w:t>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15rj1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050145v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of climate on traits of dominant and rare tree species in the world’s forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biotic interactions and environmental filtering both determine earthworm alpha and beta diversity in tropical rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourens Poorter</w:t>
+                <w:t xml:space="preserve">Arnaud Goulpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Liang</w:t>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter B Reich</w:t>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio De-Miguel</w:t>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59754-7⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (9), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05788-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088722v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting earthworm diversity in tropical rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Goulpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (6), pp.e07697. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using high penetration airborne LiDAR and dense UAV scanning to produce accurate 3D maps of light availability in dense tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 373, pp.110713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive feedbacks and alternative stable states in forest leaf types</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The global distribution and drivers of wood density and their impact on forest carbon stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Zohner</w:t>
+                <w:t xml:space="preserve">Lidong Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Averill</w:t>
+                <w:t xml:space="preserve">Thomas Crowther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haozhi Ma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Merder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48676-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.2195-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02564-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725224v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extrapolation of permanent plots richness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+                <w:t xml:space="preserve">Dominance and rarity in tree communities across the globe: Patterns, predictors and threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Hordijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Molino</w:t>
+                <w:t xml:space="preserve">Lalasia Bialic‐murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sabatier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Routh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourens Poorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266467424000099⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), pp.e13889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565675v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance and rarity in tree communities across the globe: Patterns, predictors and threats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lalasia Bialic‐murphy</w:t>
+                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extrapolation of permanent plots richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lauber</w:t>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devin Routh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13889⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467424000099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665459v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global distribution and drivers of wood density and their impact on forest carbon stocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive feedbacks and alternative stable states in forest leaf types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Crowther</w:t>
+                <w:t xml:space="preserve">Yibiao Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Maynard</w:t>
+                <w:t xml:space="preserve">Constantin Zohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Colin Averill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haozhi Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Merder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02564-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48676-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797372v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns and environmental drivers of forest functional composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric B Searle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier G P Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (2), pp.303 - 324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate anomalies and neighbourhood crowding interact in shaping tree growth in old‐growth and selectively logged tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (3), pp.590-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.14256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated global assessment of the natural forest carbon potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidong Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin M Zohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter B Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 624, pp.92-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-023-06723-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evenness mediates the global relationship between forest productivity and richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Hordijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Lidong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans ter Steege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111 (6), pp.1308-1326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.14098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native diversity buffers against severity of non-native tree invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille S Delavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W Crowther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin M Zohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh M Robmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 621, pp.773-781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-023-06440-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping distributions in non-homogeneous space with distance-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Spatial Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43071-023-00042-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global biogeography of tree leaf form and habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haozhi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W Crowther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidong Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne S Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.1795-1809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-023-01543-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-limitation towards lower latitudes shapes global forest diversity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier G. P. Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Pijanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (10), pp.1423-1437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-022-01831-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrotermes termite mounds influence the spatial pattern of tree species in two African rainforest sites, in northern Congo. But were they really forests in the past?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (5), pp.267-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266467422000165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 Years of postdisturbance recruitment in a Neotropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (21), pp.14448-14458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.7634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-based measures of spatial concentration: Introducing a relative density function</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00168-019-00946-7⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082178v4</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging taxonomic and functional trajectories following disturbance in a Neotropical forest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Distance-based measures of spatial concentration: Introducing a relative density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137397⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (2), pp.243-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-019-00946-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016102v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082178v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverging taxonomic and functional trajectories following disturbance in a Neotropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 720, pp.137397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography consistently drives intra‐ and inter‐specific leaf trait variation within tree species complexes in a Neotropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (10), pp.1521-1530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.07488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la biodiversité et de la structuration spatiale de l’activité économique par l’entropie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (3), pp.305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.703.0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic controls of decomposition drive the global biogeography of forest-tree symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Steidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Crowther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Nuland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 569 (7756), pp.404-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-019-1128-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Generalized Simpson's Entropy is a Measure of Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grabchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0173305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of the spatial scale in the analysis of lagoon biodiversity. A case-study on the macrobenthic fauna of the Po River Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Jona Lasinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Pollice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Anna Fano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80, pp.303-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring temporal trends in biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buckland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AStA Advances in Statistical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (4), pp.461-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10182-017-0308-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology of distance-based measures of spatial concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62, pp.56-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2016.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00679993v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent numbers&amp;quot; for species, phylogenetic or functional diversity in a nested hierarchy of multiple scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ricotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (10), pp.1152-1163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.12591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">entropart : An R Package to Measure and Partition Diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tools to characterize point patterns: dbmss for R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérault</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 67 (8), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 67 (3), pp.2-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v067.c03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18637/jss.v067.i08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01502646v1</w:t>
+                <w:t xml:space="preserve">hal-01498361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Phylodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Landscape patterns influence communities of medium- to large-bodied vertebrates in undisturbed terra firme forests of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.423-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467415000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946177v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools to characterize point patterns: dbmss for R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Landscape patterns influence communities of medium- to large-bodied vertebrates in undisturbed terra firme forests of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Richard-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18637/jss.v067.c03⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.423-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467415000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498361v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape patterns influence communities of medium- to large-bodied vertebrates in undisturbed terra firme forests of French Guiana</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Decomposing Phylodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0266467415000255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02202108v1</w:t>
+                <w:t xml:space="preserve">hal-00946177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape patterns influence communities of medium- to large-bodied vertebrates in undisturbed terra firme forests of French Guiana</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">entropart : An R Package to Measure and Partition Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266467415000255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v067.i08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178348v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la concentration spatiale en espace continu : théorie et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 474, pp.105-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-based measures of spatial concentration: dbmss, a Spatial Statistics R Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of the Partitioning of Shannon Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical test for ripley's K function rejection of poisson null hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Testing randomness of spatial point patterns with the Ripley statistic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scholarly Research Network, ISRN Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/753475⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.767 - 788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2012027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502637v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing randomness of spatial point patterns with the Ripley statistic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">A statistical test for ripley's K function rejection of poisson null hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ps/2012027⟩</w:t>
+              <w:t xml:space="preserve">International Scholarly Research Network, ISRN Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (Article ID753475), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/753475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502640v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the relative spatial structure of point patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Traissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (Article ID619281), 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2012/619281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decomposition of Shannon's entropy and a confidence interval for beta diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 121 (4), pp.516 - 522. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19267.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing foliar chlorophyll contents with the SPAD-502 chlorophyll meter: a calibration test with thirteen tree species of tropical rainforest in French Guiana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Measures of the geographic concentration of industries: improving distance-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (5), pp.745-762</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883628v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04366663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures of the geographic concentration of industries: improving distance-based methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessing foliar chlorophyll contents with the SPAD-502 chlorophyll meter: a calibration test with thirteen tree species of tropical rainforest in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (6), 607p1-607p5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2010020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04366663v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating functional diversity into tropical forest plantation designs to study ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roggy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (3), pp.303.1-303.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest/2009110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of aboveground carbon stocks in a selectively logged tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.1397-1404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/08-1572.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The successional status of tropical rainforest tree species is associated with differences in leaf carbon isotope discrimination and functional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (2), pp.169-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2006101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The successional status of tropical rainforest tree species is associated with differences in leaf carbon isotope discrimination and functional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (2), pp.169-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00884069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trait database for Guianan rain forest trees permits intra- and inter-specific contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariwenn Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (7), pp.781-786. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00884130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Geographic Concentration of Industries Using Distance-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (3), pp. 409-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Expertise arbre par arbre : une approche théorique et pratique de l'expertise forestière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 51 (1), pp.57-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/5418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6447,931 +6480,931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do tropical tree species differences in water use at the neighbourhood scale shape growth response to climate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Krebber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Wanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny, light, and topography shape leaf functional trait values of ndividuals in Neotropical tree species complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association for Tropical Biology and Conservation (ATBC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATBC, Jul 2019, Antananarivo, Madagascar. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extropolation of permanent plots richness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Open data : quelles opportunités pour les chercheurs, notamment en Guyane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Biennal meeting of the Caribbean academy of sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t>
+              <w:t xml:space="preserve">Atelier Thématique "Loi pour une République Numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504621v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data : quelles opportunités pour les chercheurs, notamment en Guyane ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Concepts and measures for the quantification of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Thématique "Loi pour une République Numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">26th Annual Conference of the International Environmetrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503817v1</w:t>
+                <w:t xml:space="preserve">hal-01503831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts and measures for the quantification of biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estimation of the number of tree species in French Guiana by extropolation of permanent plots richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Conference of the International Environmetrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th Biennal meeting of the Caribbean academy of sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Deshaies, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503831v1</w:t>
+                <w:t xml:space="preserve">hal-01504621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying spatial patterns of species diversity: integrating methods of spatial and diversity analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International statistical ecology conference 2014 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agregation of individual sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Non Stationarity in Time Series, CIRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test du processus de Poisson homogène par la statistique de Ripley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du travail collaboratif dans les groupements d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bienner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès international de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Montréal, Canada. pp 553-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00854291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7381,322 +7414,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les configurations de points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Vincent Loonis - Coordonné par Marie-Pierre de Bellefon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’analyse spatiale, Théorie et mise en œuvre pratique avec R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, Insee, pp. 73-114, 2018, Insee Méthodes, 978-2-11-139684-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04366692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Loonis; Marie-Pierre de Bellefon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Spatial Analysis, Theory and Application with R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 131, Insee; Eurostat, pp.71-111, 2018, 978-2-11-139684-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04366681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure en économie internationale, quelques considérations méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelmalki, Lahsen ; Allegret, Jean Pierre ; Puech, Florence ; Sadni Jallab, Mustapha ; Silem, Ahmed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développements récents en économie et finances internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp. 15-27, 2012, 9782200280536 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.silem.2012.01.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7706,267 +7739,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration spatiale et diversité : convergences entre l'économie géographique et l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration does distance really matter for distance based measures of geographic concentration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique de Ripley et processus ponctuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7976,601 +8009,601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Large Spatial Datasets with the M function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring local biodiversity with Diversity Measures at Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love thy neighbour? Tropical tree growth and its response to climate anomalies is mediated by neighbourhood hierarchy and dissimilarity in carbon and water related traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Nemetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincyane Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Estimation of Diversity from Abundance Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Decomposition of Similarity-Based Diversity and its Bias Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989454v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizing Ripley's K function to inhomogeneous populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures of the Geographic Concentration of Industries: Improving Distance-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8580,147 +8613,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ManagForRes - Effet de la gestion forestière sur la réponse des écosystèmes forestiers guyanais aux changements climatiques - Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincyane Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Nemetschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Rojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincyane Badouard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cirad. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8730,100 +8763,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques spatiales avec applications à l'écologie et à l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. AgroParisTech, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010AGPT0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00540327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8833,91 +8866,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la Biodiversité et la Structuration Spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Guyane, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01502970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8927,167 +8960,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022820v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Kourou, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01205813v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9155,51 +9188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="329099F4"/>
+    <w:nsid w:val="39B262FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9386,51 +9419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5249-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078157609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goulpeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05788-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rj1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hordijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens Poorter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Reich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio De-Miguel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59754-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07697" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sellan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;oise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110713" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibiao Zou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zohner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhi Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48676-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467424000099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalasia Bialic&#8208;murphy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13889" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Mo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02564-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B Searle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drapeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G P Gamarra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13790" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin M Zohner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06723-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04140040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Maynard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Lidong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14098" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille S Delavaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Crowther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Robmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06440-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marcon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-023-00042-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Maynard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Renner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01543-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. P. Gamarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pijanowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01831-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Penel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467422000165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7634" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082178v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00946-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirabel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137397" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0305" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steidinger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crowther" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Werner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1128-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01276738v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabchak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173305" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Jona Lasinio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pollice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Anna Fano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.037" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buckland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10182-017-0308-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679993v6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i08" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00946177v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01498361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.c03" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467415000255" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04178348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01118488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/753475" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/619281" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19267.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LBX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366663v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1572.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032038v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006101" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884069v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariwenn Ollivier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443596v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5418" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Auer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducouret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504621v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Molino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503817v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503286v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lissier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bienner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366681v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.silem.2012.01.0013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503833v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01212435v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00989454v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372631v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372617v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rojat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00540327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0075" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01502970v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022820v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/cel-01205813v5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5249-321X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078157609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=4iLBmbUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Auer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincyane Badouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Ka&#231;amak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hordijk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourens Poorter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Reich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio De-Miguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59754-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rj1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goulpeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05788-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sellan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fran&#231;oise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Mo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haozhi Ma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02564-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalasia Bialic&#8208;murphy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lauber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Routh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13889" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467424000099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibiao Zou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zohner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48676-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B Searle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drapeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G P Gamarra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13790" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14256" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin M Zohner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06723-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04140040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Maynard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Lidong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans ter Steege" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14098" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille S Delavaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Crowther" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Robmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06440-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-023-00042-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Maynard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne S Renner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01543-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807910v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. P. Gamarra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Zhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Pijanowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01831-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Penel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467422000165" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7634" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082178v4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00946-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mirabel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137397" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steidinger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crowther" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Werner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1128-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01276738v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabchak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Jona Lasinio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pollice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Anna Fano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.037" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buckland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10182-017-0308-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679993v6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ricotta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12591" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01498361v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.c03" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04178348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard-Hansen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467415000255" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DQ0Q950C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00946177v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12323" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i08" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01118488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puech" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090289" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012027" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502637v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/753475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/619281" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032426v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19267.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS47LBX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roggy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598787v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1572.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884069v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariwenn Ollivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007058" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372646v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5418" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Auer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wanek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducouret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503817v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503831v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504621v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Molino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503286v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;lissier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560330v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854291v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bienner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaune" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366692v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Floch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366681v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01502634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.silem.2012.01.0013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01503833v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01504655v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015328v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512154v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285510v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01212435v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00989454v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660501v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Rojat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00540327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AGPT0075" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/tel-01502970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022820v4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/cel-01205813v5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>