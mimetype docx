--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -624,1202 +624,1214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ITO and IrOx-Modified ITO Interdigitated Electrodes for Electrical Cell-Substrate Impedance Sensing (ECIS) Applications</w:t>
+                <w:t xml:space="preserve">Utilisation de l’impédancemétrie multifréquence dans le suivi de la cicatrisation des plaies de pied diabétique : l’étude clinique BIPPED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Martinez</w:t>
+                <w:t xml:space="preserve">Marie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Cristante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040532⟩</w:t>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), pp.A104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1262-3636(17)30406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066576v1</w:t>
+                <w:t xml:space="preserve">hal-02066626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’impédancemétrie multifréquence dans le suivi de la cicatrisation des plaies de pied diabétique : l’étude clinique BIPPED</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadok Gharbi</w:t>
+                <w:t xml:space="preserve">Comparison of ITO and IrOx-Modified ITO Interdigitated Electrodes for Electrical Cell-Substrate Impedance Sensing (ECIS) Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Cristante</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Foote</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1262-3636(17)30406-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066626v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Montalibet</w:t>
+                <w:t xml:space="preserve">Design and development of an impedimetric-based system for the remote monitoring of home-based dialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Arkouche</w:t>
+                <w:t xml:space="preserve">Walid Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clarion</w:t>
+                <w:t xml:space="preserve">Antoine Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (2), pp.58 - 67. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-653-8-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890703v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of an impedimetric-based system for the remote monitoring of home-based dialysis patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Arkouche</w:t>
+                <w:t xml:space="preserve">A. Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Clarion</w:t>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-653-8-78⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.58 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890701v1</w:t>
+                <w:t xml:space="preserve">hal-01890703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of compression stockings on cutaneous microcirculation: Evaluation based on measurements of the skin thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phlebology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (2), pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between ambulatory measurement of effective thermal conductivity and laser Doppler flowmetry method to assess skin microcirculatory activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des dispositifs intelligents ambiants pour soutenir la longévité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bigouret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dittmar</w:t>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.11.001⟩</w:t>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Novembre 2014 (4), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rindu.144.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963775v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dispositifs intelligents ambiants pour soutenir la longévité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between ambulatory measurement of effective thermal conductivity and laser Doppler flowmetry method to assess skin microcirculatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Noury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudine Gehin</w:t>
+                <w:t xml:space="preserve">A. Bigouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rindu.144.0017⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (3), pp.158-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102633v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet local des bas de compression sur l'activité microcirculatoire cutanée au mollet évaluée par conductivité thermique efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EmoSense: An Ambulatory Device for the Assessment of ANS Activity—Application in the Objective Evaluation of Stress With the Blind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (3), pp.543 - 551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2011.2132703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges facing wearable sensor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1828,223 +1840,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 177, pp.196 - 202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-069-7-196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrale de mesure ambulatoire biomédicale sur PSoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (4), pp.150 - 152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2054,51 +2066,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the Impedance Range Limitations of Portable Bioelectrical Impedance Spectroscopy Clinical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2130,92 +2142,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sydney, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/embc40787.2023.10340265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swollen Lower Limbs in Patients with Negative Pitting Test Leg Oedema: Prediction of Water Displacement Changes by Anthropometry and Bioimpedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2260,92 +2272,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society, EMBC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.3969-3972, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambulatory sensor for circumference monitoring of lower limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2394,1925 +2406,1925 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Method to Reduce Electrode Mismatch Artefacts during 4-electrode BioImpedance Spectroscopy Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrode material on the sensitivity of interdigitated electrodes used for Electrical Cell-Substrate Impedance Sensing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seogwipo, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8036948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems encountered during inappropriate use of commercial bioimpedance devices in novel applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bogonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Impedance Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localised impedance monitoring device for the remote clinical assessment of home-based dialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bogonez Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, Florida, United States. pp.4427-4430, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearable impedance monitoring system for dialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourgerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rubeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Hardware and Software Embedded Signal Processing Methods for in-situ Analysis of Cardiac Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Joint Conference on Biomedical Engineering Systems and Technologies - : Smart-BIODEV,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005843703030310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambulatory long-term monitoring of brain temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 126-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01154969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of multi-frequency impedimetry for the monitoring of chronic wounds: the BIPPED clinical study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadok Gharbi</w:t>
+                <w:t xml:space="preserve">Relevance of impedance spectroscopy for the monitoring of implant-induced fibrosis: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EAI International Conference on Wireless Mobile Communication and Healthcare - "Transforming healthcare through innovations in mobile and wireless technologies"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIOCAS: Biomedical Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioCAS.2015.7348399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/eai.14-10-2015.2261710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02066644v1</w:t>
+                <w:t xml:space="preserve">hal-01246840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of impedance spectroscopy for the monitoring of implant-induced fibrosis: A preliminary study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
+                <w:t xml:space="preserve">The use of multi-frequency impedimetry for the monitoring of chronic wounds: the BIPPED clinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cristante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOCAS: Biomedical Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th EAI International Conference on Wireless Mobile Communication and Healthcare - "Transforming healthcare through innovations in mobile and wireless technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/eai.14-10-2015.2261710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BioCAS.2015.7348399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246840v1</w:t>
+                <w:t xml:space="preserve">hal-02066644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wireless, low-power, smart sensor of cardiac activity for clinical remote monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 17th International Conference on E-health Networking, Application and Services (HealthCom) (IEEE Healthcom 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2015, Boston, United States. pp.487-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
+                <w:t xml:space="preserve">Effect of electrode contact impedance mismatch on 4-electrode measurements of small body segments using commercial BIA devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bogonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">20th IMEKO TC4 International Symposium and 18th International Workshop on ADC Modelling and Testing Research on Electric and Electronic Measurement for the Economic Upturn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060241v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrode contact impedance mismatch on 4-electrode measurements of small body segments using commercial BIA devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Delhomme</w:t>
+                <w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IMEKO TC4 International Symposium and 18th International Workshop on ADC Modelling and Testing Research on Electric and Electronic Measurement for the Economic Upturn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Benevento, Italy</w:t>
+              <w:t xml:space="preserve">Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489928v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biomedical Electrode-Tissue Interface: A Simple Explanation of a Complex Subject</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSCC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Fransisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On designing an ubiquitous sensor network for health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 15th International Conference on e-Health Networking, Applications and Services (Healthcom 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lisbon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2013.6720691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ActimedARM - Design of a wearable system to monitor daily actimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6609884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearable sensor systems: The challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asta Krupaviciute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,580 +4333,580 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.3648-3651, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective evaluation of stress with the blind by the monitoring of autonomic nervous system activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Sensor System Modalities Evaluation for S implified Electrocardiogram recording inS elf-care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asta Krupaviciute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Fayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Nugent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in C ardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wearable, low-power, health-monitoring instrumentation based on a programmable system-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Minneapolis, United States. pp.4852-4855, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5332662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information system architecture for wearable cardiac sensors personalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asta Krupaviciute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Fayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Nugent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE Int. Conf. on Engineering of Complex Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Potsdam, Germany. pp.265-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4904,150 +4916,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interdigited electrodes for ECIS assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Andres Martinez Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMIS International School 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5057,143 +5069,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body worn physiological sensor device having a disposable electrode module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Welch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ohlenbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blackadar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 1. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5203,193 +5215,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical Sensors for Ambient Assisted Living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.C. Mukhopadhyay; A. Lay-Ekuakille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Biomedical Sensing, Measurements, Instrumentation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, Springer Berlin Heidelberg, pp.240-262, 2010, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-05167-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5536,51 +5548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Desmazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485187" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1708608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rastel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaigneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/abaa57" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaigneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinaudo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gharbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cristante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(17)30406-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arkouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clarion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-653-8-78" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gobin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toumi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uhl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2132703" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mclaughlin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-069-7-196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890715v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nocua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.04.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340265" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770928v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175716" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036948" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez Franco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591709" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985483v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgerette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591898" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005843703030310" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261710" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720691" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perriot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cerny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609884" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361741v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Krupaviciute" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine G&#233;hin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090614" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626707" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fayn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Nugent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nocua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dittmar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332662" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Welch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohlenbusch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blackadar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05167-8_14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5D1HM8D9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Desmazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485187" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1708608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rastel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaigneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/abaa57" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaigneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinaudo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cristante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(17)30406-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH017NF0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arkouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clarion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-653-8-78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grenier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gobin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toumi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.11.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uhl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2132703" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mclaughlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-069-7-196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nocua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.04.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340265" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175716" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513565" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faivre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036948" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delhomme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez Franco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591709" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgerette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591898" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005843703030310" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348399" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.14-10-2015.2261710" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720691" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985908v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perriot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cerny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609884" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361741v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Krupaviciute" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine G&#233;hin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090614" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626707" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953418v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fayn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Nugent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nocua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dittmar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332662" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Welch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohlenbusch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blackadar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05167-8_14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5D1HM8D9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>