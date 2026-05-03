--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Mélac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en linguistique à l'Université Paul Valéry - Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-melac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6957-944X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189243651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization vs. Diachronic Construction Grammar: a reappraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Ziegeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.25024.hei⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper: The links between evidentiality, modality, and grammaticalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.513-542. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.24011.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidentiality as a grammaticalization passenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bialek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.638-681. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.23009.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The functions of evidentiality (FoL special issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.24038.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inferentials in English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatic differences between grammatical and lexical evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.331-359. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674321000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Bernd Heine, Gunther Kaltenböck, Tania Kuteva & Haiping Long, The rise of discourse markers. Cambridge: Cambridge University Press, 2021. Pp. xi + 308.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (1), pp.225-229. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226721000384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second language acquisition of evidentiality in French and English in a narrative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.251-283. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.20025.lec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of right periphery either in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Ziegeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.15 - 34. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périphrase have to est-elle en train de transitionner vers le domaine inférentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64e congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse – Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization VS Diachronic Construction Grammar: A study of evidentiality in Tibetan and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Guangzhou (Canton), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of English evidentials: A case of grammaticalization or constructionalization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennial International Conference on the Linguistics of Contemporary English (BICLCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2024, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do perception verbs have a similar function as evidential inflections? A corpus-based study of English and Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Aug 2024, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de la culture sur le lexique : l'exemple de la construction d'un dictionnaire thématique français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le statut et le défi des dictionnaires et des grammaires’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Langage (UMR), Mar 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus study of egophoric markers in spoken Lhasa Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annula Meeting of the Societas Linguistica Europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Aug 2024, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is evidentiality a useful notion for English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birmingham Linguistics Department Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the status of obligatorification in defining grammaticalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives diachroniques et historiques sur la grammaticalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Histoire des théories linguistiques UMR 7597, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality in English: A corpus-based study of emerging inferential markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial International Conference on the Linguistics of Contemporary English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Sep 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-linguistic relevance of egophoricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IATS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University - Prague, Jul 2022, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The categories of sensory, endopathic, and egophoric: Beware of labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typology of evidential systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRAE (UMR), Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidentiality and Modality: At the crossroads of grammar and lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry - Montpellier 3, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidentiality and and its grammaticalization in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Societias Linguistica Europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Athens, Aug 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fonction du genre grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie de la grammaticalisation : apports, limites et enjeux’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA - Université Paul Valéry - Montpellier 3, Dec 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et heuristique : avantages et inconvénients de chaque méthode de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue en contact et terrain’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et langage (UMR), Mar 2020, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatic consequences of a lexical or grammatical rendering of evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pragmatics of Evidentiality. Inter- and intra-linguistic perspectives on pragmatic aspects of evidentiality marking in communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Roma 3, Jul 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grammaticalization of Evidentiality in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IATS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation and L2 Acquisition of Evidentiality: a corpus-based pilot study on English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Melac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAM-E 2016, Université Paris Diderot, Paris, 17-18 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Functions of Evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (1), 2024, Functions of Language, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.31.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire thématique de langue parlée français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of oneself in multi-term evidential systems: From the Himalayas to Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Y. Aikhenvald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Y. Aikhenvald; Ann Storch; Viveka Velupillai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics in strange and familiar places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of the verb give in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Bouveret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Give Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, John Benjamins Publishing Company, pp.175-193, 2021, Constructional Approaches to Language, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cal.29.07eri⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une taxonomie du changement linguistique : comment redéfinir la grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnements linguistiques et grammaticalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évidentialité en anglais - approche contrastive à partir d'un corpus anglais-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA030172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01230545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Mélac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en linguistique à l'Université Paul Valéry - Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-melac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6957-944X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189243651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization vs. Diachronic Construction Grammar: a reappraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Ziegeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.25024.hei⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper: The links between evidentiality, modality, and grammaticalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.513-542. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.24011.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidentiality as a grammaticalization passenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bialek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.638-681. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.23009.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The functions of evidentiality (FoL special issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.24038.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inferentials in English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatic differences between grammatical and lexical evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.331-359. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674321000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Bernd Heine, Gunther Kaltenböck, Tania Kuteva & Haiping Long, The rise of discourse markers. Cambridge: Cambridge University Press, 2021. Pp. xi + 308.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (1), pp.225-229. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226721000384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second language acquisition of evidentiality in French and English in a narrative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.251-283. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.20025.lec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of right periphery either in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Ziegeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.15 - 34. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périphrase have to est-elle en train de transitionner vers le domaine inférentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64e congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse – Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization VS Diachronic Construction Grammar: A study of evidentiality in Tibetan and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Guangzhou (Canton), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of English evidentials: A case of grammaticalization or constructionalization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennial International Conference on the Linguistics of Contemporary English (BICLCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2024, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de la culture sur le lexique : l'exemple de la construction d'un dictionnaire thématique français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le statut et le défi des dictionnaires et des grammaires’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Langage (UMR), Mar 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do perception verbs have a similar function as evidential inflections? A corpus-based study of English and Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Aug 2024, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus study of egophoric markers in spoken Lhasa Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annula Meeting of the Societas Linguistica Europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Aug 2024, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is evidentiality a useful notion for English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birmingham Linguistics Department Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the status of obligatorification in defining grammaticalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives diachroniques et historiques sur la grammaticalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Histoire des théories linguistiques UMR 7597, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality in English: A corpus-based study of emerging inferential markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial International Conference on the Linguistics of Contemporary English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Sep 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-linguistic relevance of egophoricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IATS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University - Prague, Jul 2022, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The categories of sensory, endopathic, and egophoric: Beware of labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typology of evidential systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRAE (UMR), Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidentiality and Modality: At the crossroads of grammar and lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry - Montpellier 3, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidentiality and and its grammaticalization in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Societias Linguistica Europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Athens, Aug 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fonction du genre grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie de la grammaticalisation : apports, limites et enjeux’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA - Université Paul Valéry - Montpellier 3, Dec 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et heuristique : avantages et inconvénients de chaque méthode de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue en contact et terrain’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et langage (UMR), Mar 2020, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatic consequences of a lexical or grammatical rendering of evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pragmatics of Evidentiality. Inter- and intra-linguistic perspectives on pragmatic aspects of evidentiality marking in communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Roma 3, Jul 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grammaticalization of Evidentiality in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IATS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation and L2 Acquisition of Evidentiality: a corpus-based pilot study on English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Melac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAM-E 2016, Université Paris Diderot, Paris, 17-18 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Functions of Evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (1), 2024, Functions of Language, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.31.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire thématique de langue parlée français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of oneself in multi-term evidential systems: From the Himalayas to Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Y. Aikhenvald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Y. Aikhenvald; Ann Storch; Viveka Velupillai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics in strange and familiar places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of the verb give in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Bouveret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Give Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, John Benjamins Publishing Company, pp.175-193, 2021, Constructional Approaches to Language, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cal.29.07eri⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une taxonomie du changement linguistique : comment redéfinir la grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnements linguistiques et grammaticalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évidentialité en anglais - approche contrastive à partir d'un corpus anglais-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA030172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01230545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9A72833"/>
+    <w:nsid w:val="C6C0028B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-melac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6957-944X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189243651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Ziegeler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;lac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.25024.hei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.24011.mel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bialek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.23009.mel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.24038.mel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.03.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03940626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674321000101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226721000384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20025.lec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gast" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2019.07.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournadre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107836v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Melac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.31.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Y. Aikhenvald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.07eri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030172" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-melac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6957-944X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189243651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Ziegeler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;lac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.25024.hei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.24011.mel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bialek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.23009.mel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.24038.mel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.03.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03940626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674321000101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226721000384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20025.lec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gast" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2019.07.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournadre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107836v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Melac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.31.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Y. Aikhenvald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.07eri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030172" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>