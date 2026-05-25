--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Mélac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en linguistique à l'Université Paul Valéry - Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-melac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6957-944X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189243651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization vs. Diachronic Construction Grammar: a reappraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Ziegeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.25024.hei⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper: The links between evidentiality, modality, and grammaticalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.513-542. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.24011.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidentiality as a grammaticalization passenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bialek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.638-681. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.23009.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The functions of evidentiality (FoL special issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.24038.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inferentials in English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatic differences between grammatical and lexical evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.331-359. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674321000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Bernd Heine, Gunther Kaltenböck, Tania Kuteva & Haiping Long, The rise of discourse markers. Cambridge: Cambridge University Press, 2021. Pp. xi + 308.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (1), pp.225-229. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226721000384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second language acquisition of evidentiality in French and English in a narrative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.251-283. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.20025.lec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of right periphery either in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Ziegeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.15 - 34. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périphrase have to est-elle en train de transitionner vers le domaine inférentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64e congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse – Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization VS Diachronic Construction Grammar: A study of evidentiality in Tibetan and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Guangzhou (Canton), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of English evidentials: A case of grammaticalization or constructionalization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennial International Conference on the Linguistics of Contemporary English (BICLCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2024, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de la culture sur le lexique : l'exemple de la construction d'un dictionnaire thématique français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le statut et le défi des dictionnaires et des grammaires’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Langage (UMR), Mar 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do perception verbs have a similar function as evidential inflections? A corpus-based study of English and Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Aug 2024, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus study of egophoric markers in spoken Lhasa Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annula Meeting of the Societas Linguistica Europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Aug 2024, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is evidentiality a useful notion for English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birmingham Linguistics Department Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the status of obligatorification in defining grammaticalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives diachroniques et historiques sur la grammaticalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Histoire des théories linguistiques UMR 7597, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality in English: A corpus-based study of emerging inferential markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial International Conference on the Linguistics of Contemporary English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Sep 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-linguistic relevance of egophoricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IATS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University - Prague, Jul 2022, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The categories of sensory, endopathic, and egophoric: Beware of labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typology of evidential systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRAE (UMR), Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidentiality and Modality: At the crossroads of grammar and lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry - Montpellier 3, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidentiality and and its grammaticalization in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Societias Linguistica Europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Athens, Aug 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fonction du genre grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie de la grammaticalisation : apports, limites et enjeux’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA - Université Paul Valéry - Montpellier 3, Dec 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et heuristique : avantages et inconvénients de chaque méthode de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue en contact et terrain’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et langage (UMR), Mar 2020, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatic consequences of a lexical or grammatical rendering of evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pragmatics of Evidentiality. Inter- and intra-linguistic perspectives on pragmatic aspects of evidentiality marking in communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Roma 3, Jul 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grammaticalization of Evidentiality in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IATS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation and L2 Acquisition of Evidentiality: a corpus-based pilot study on English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Melac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAM-E 2016, Université Paris Diderot, Paris, 17-18 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Functions of Evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (1), 2024, Functions of Language, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.31.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire thématique de langue parlée français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of oneself in multi-term evidential systems: From the Himalayas to Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Y. Aikhenvald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Y. Aikhenvald; Ann Storch; Viveka Velupillai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics in strange and familiar places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of the verb give in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Bouveret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Give Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, John Benjamins Publishing Company, pp.175-193, 2021, Constructional Approaches to Language, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cal.29.07eri⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une taxonomie du changement linguistique : comment redéfinir la grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnements linguistiques et grammaticalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évidentialité en anglais - approche contrastive à partir d'un corpus anglais-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA030172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01230545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Mélac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en linguistique à l'Université Paul Valéry - Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-melac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6957-944X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189243651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=EuBqxMQAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization vs. Diachronic Construction Grammar: a reappraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Heine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Ziegeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Alessandro Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.25024.hei⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging inferentials in English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper: The links between evidentiality, modality, and grammaticalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.513-542. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.24011.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidentiality as a grammaticalization passenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bialek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.638-681. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.23009.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The functions of evidentiality (FoL special issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.24038.mel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatic differences between grammatical and lexical evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pragma.2023.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.331-359. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674321000101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Bernd Heine, Gunther Kaltenböck, Tania Kuteva & Haiping Long, The rise of discourse markers. Cambridge: Cambridge University Press, 2021. Pp. xi + 308.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (1), pp.225-229. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226721000384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second language acquisition of evidentiality in French and English in a narrative task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.251-283. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.20025.lec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of right periphery either in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Ziegeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Gast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.15 - 34. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langsci.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La périphrase have to est-elle en train de transitionner vers le domaine inférentiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64e congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse – Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalization VS Diachronic Construction Grammar: A study of evidentiality in Tibetan and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Guangzhou (Canton), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence de la culture sur le lexique : l'exemple de la construction d'un dictionnaire thématique français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le statut et le défi des dictionnaires et des grammaires’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Langage (UMR), Mar 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do perception verbs have a similar function as evidential inflections? A corpus-based study of English and Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Meeting of the Societas Linguistica Europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Aug 2024, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of English evidentials: A case of grammaticalization or constructionalization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Biennial International Conference on the Linguistics of Contemporary English (BICLCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2024, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus study of egophoric markers in spoken Lhasa Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annula Meeting of the Societas Linguistica Europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Aug 2024, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is evidentiality a useful notion for English?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birmingham Linguistics Department Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the status of obligatorification in defining grammaticalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives diachroniques et historiques sur la grammaticalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Histoire des théories linguistiques UMR 7597, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality in English: A corpus-based study of emerging inferential markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial International Conference on the Linguistics of Contemporary English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ljubljana, Sep 2022, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-linguistic relevance of egophoricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IATS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University - Prague, Jul 2022, Prague, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The categories of sensory, endopathic, and egophoric: Beware of labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typology of evidential systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFRAE (UMR), Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammaticalization of evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidentiality and Modality: At the crossroads of grammar and lexicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry - Montpellier 3, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidentiality and and its grammaticalization in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Societias Linguistica Europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Athens, Aug 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatic consequences of a lexical or grammatical rendering of evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pragmatics of Evidentiality. Inter- and intra-linguistic perspectives on pragmatic aspects of evidentiality marking in communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Roma 3, Jul 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fonction du genre grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie de la grammaticalisation : apports, limites et enjeux’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA - Université Paul Valéry - Montpellier 3, Dec 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et heuristique : avantages et inconvénients de chaque méthode de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue en contact et terrain’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et langage (UMR), Mar 2020, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grammaticalization of Evidentiality in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IATS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation and L2 Acquisition of Evidentiality: a corpus-based pilot study on English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Melac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAM-E 2016, Université Paris Diderot, Paris, 17-18 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Functions of Evidentiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functions of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (1), 2024, Functions of Language, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/fol.31.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire thématique de langue parlée français-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking of oneself in multi-term evidential systems: From the Himalayas to Amazonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Y. Aikhenvald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Y. Aikhenvald; Ann Storch; Viveka Velupillai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics in strange and familiar places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of the verb give in Tibetan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mélac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Bouveret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Give Constructions across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, John Benjamins Publishing Company, pp.175-193, 2021, Constructional Approaches to Language, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cal.29.07eri⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une taxonomie du changement linguistique : comment redéfinir la grammaticalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctionnements linguistiques et grammaticalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évidentialité en anglais - approche contrastive à partir d'un corpus anglais-tibétain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mélac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA030172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01230545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6C0028B"/>
+    <w:nsid w:val="399B962E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-melac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6957-944X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189243651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Ziegeler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;lac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.25024.hei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.24011.mel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bialek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.23009.mel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.24038.mel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.03.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03940626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674321000101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226721000384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20025.lec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gast" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2019.07.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournadre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107836v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Melac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.31.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Y. Aikhenvald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.07eri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030172" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-melac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6957-944X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189243651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=EuBqxMQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Ziegeler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;lac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.25024.hei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric M&#233;lac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.24011.mel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bialek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.23009.mel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.24038.mel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2023.03.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03940626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674321000101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226721000384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20025.lec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2019.07.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournadre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107836v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Melac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/fol.31.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Y. Aikhenvald" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.29.07eri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030172" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>