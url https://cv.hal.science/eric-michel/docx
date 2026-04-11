--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1044,412 +1044,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Adsorption of Nano-Colloids in Porous Media Observed by Magnetic Resonance Imaging</w:t>
+                <w:t xml:space="preserve">Combined time-lapse magnetic resonance imaging and modeling to investigate colloid deposition and transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Michel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-017-0890-4⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608501v1</w:t>
+                <w:t xml:space="preserve">hal-01606230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined time-lapse magnetic resonance imaging and modeling to investigate colloid deposition and transport in porous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Novel Experimental–Modeling Approach for Characterizing Perfluorinated Surfactants in Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.12-20. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606230v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Experimental–Modeling Approach for Characterizing Perfluorinated Surfactants in Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and Adsorption of Nano-Colloids in Porous Media Observed by Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (2), pp.403 - 423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-017-0890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595435v1</w:t>
+                <w:t xml:space="preserve">hal-01608501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To which extent do rain interruption periods affect colloid retention in macroporous soils?</w:t>
               </w:r>
@@ -1564,51 +1564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging measurements evidence weak dispersion in homogeneous porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée P. Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,291 +3549,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation in a Model Transient Network: Rheology and Dynamic Light Scattering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A transient network of telechelic polymers and microspheres: structure and rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Appell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la000317c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (8A), pp.A491-A498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/12/8A/368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003062v1</w:t>
+                <w:t xml:space="preserve">hal-04449650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transient network of telechelic polymers and microspheres: structure and rheology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Percolation in a Model Transient Network: Rheology and Dynamic Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Appell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12 (8A), pp.A491-A498. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16, pp.8702-8711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/12/8A/368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la000317c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449650v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4258,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chaif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceres Perezvargas y Castor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gast&#233;lum-Strozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine N&#233;el" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17204-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608501v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lehoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0890-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05671" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van Den Bogaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RWRWC0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e P. Lehoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.053107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1036-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Ephane Sammartino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X6ZZ60K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majdalani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Pietro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00964.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB7C7M0W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rogers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bauer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Vanderet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la046790y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GPZVTMB9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Appell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Porte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la035678h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#8208;r. Yi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Manoharan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Elsesser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8208;m. Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200306638" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8P5JXBK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;humieres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gambin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Urbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.031402" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Filali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(01)00548-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJLVVC2F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jamil Ouazzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0113073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kieffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1413507" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la000317c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Molino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Appell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Porte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/8A/368" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673452-00231" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562235" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chaif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceres Perezvargas y Castor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gast&#233;lum-Strozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine N&#233;el" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17204-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lehoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05671" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0890-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van Den Bogaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RWRWC0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e P. Lehoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.053107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1036-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Ephane Sammartino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X6ZZ60K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majdalani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Pietro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00964.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB7C7M0W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rogers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bauer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Vanderet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la046790y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GPZVTMB9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Appell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Porte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la035678h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#8208;r. Yi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Manoharan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Elsesser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8208;m. Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200306638" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8P5JXBK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;humieres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gambin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Urbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.031402" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Filali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(01)00548-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJLVVC2F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jamil Ouazzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0113073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kieffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1413507" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Molino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Appell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Porte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/8A/368" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la000317c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673452-00231" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562235" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>