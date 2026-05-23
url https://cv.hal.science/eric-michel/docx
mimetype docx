--- v1 (2026-04-11)
+++ v2 (2026-05-23)
@@ -72,4046 +72,4180 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to integrate biology, physics and chemistry for a better description of soil water dynamics?</w:t>
+                <w:t xml:space="preserve">Colloid-facilitated release of PFAS from polluted-soil monoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Elisabeth Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Michel</w:t>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Beltrame</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cazaurang</w:t>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 214, pp.110057. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 511, pp.142279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.142279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404428v1</w:t>
+                <w:t xml:space="preserve">hal-05619891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19F magnetic resonance imaging-informed fate models of PFAS in porous media</w:t>
+                <w:t xml:space="preserve">How to integrate biology, physics and chemistry for a better description of soil water dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Fries</w:t>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+                <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+                <w:t xml:space="preserve">Philippe Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Béchet</w:t>
+                <w:t xml:space="preserve">Simon Cazaurang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Moitrier</w:t>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 290, pp.125088. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 214, pp.110057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397901v1</w:t>
+                <w:t xml:space="preserve">hal-05404428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can X-ray computed tomography help improve the performances of a preferential water flow model in soils?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">19F magnetic resonance imaging-informed fate models of PFAS in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Chaif</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lissy</w:t>
+                <w:t xml:space="preserve">Nathalie Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133791⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 290, pp.125088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.125088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174347v1</w:t>
+                <w:t xml:space="preserve">hal-05397901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term (&amp;gt;90 years) wastewater irrigation effect on the pore characteristics and stability of soil aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can X-ray computed tomography help improve the performances of a preferential water flow model in soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Chaif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceres Perezvargas y Castor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vicente</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Lissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174934v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity of single and mixture of perfluoroalkyl substances (PFOS and PFOA) in soils to the earthworm Aporrectodea caliginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term (&amp;gt;90 years) wastewater irrigation effect on the pore characteristics and stability of soil aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceres Perezvargas y Castor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gastélum-Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Delor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Maillet</w:t>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122221⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 434, pp.116469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2023.116469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197360v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Waves: Modeling bioturbation in soils – are we burrowing in the right direction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ecotoxicity of single and mixture of perfluoroalkyl substances (PFOS and PFOA) in soils to the earthworm Aporrectodea caliginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Néel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Lafolie</w:t>
+                <w:t xml:space="preserve">G. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118342⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775584v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching and degradation of S-Metolachlor in undisturbed soil cores amended with organic wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making Waves: Modeling bioturbation in soils – are we burrowing in the right direction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernet</w:t>
+                <w:t xml:space="preserve">François Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-17204-z⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.118342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466982v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined time-lapse magnetic resonance imaging and modeling to investigate colloid deposition and transport in porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaching and degradation of S-Metolachlor in undisturbed soil cores amended with organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Lehoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+                <w:t xml:space="preserve">Nathalie Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.035⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (14), pp.20098-20111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-17204-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606230v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Experimental–Modeling Approach for Characterizing Perfluorinated Surfactants in Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and Adsorption of Nano-Colloids in Porous Media Observed by Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (2), pp.403 - 423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-017-0890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595435v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and Adsorption of Nano-Colloids in Porous Media Observed by Magnetic Resonance Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Experimental–Modeling Approach for Characterizing Perfluorinated Surfactants in Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-017-0890-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608501v1</w:t>
+                <w:t xml:space="preserve">hal-01595435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which extent do rain interruption periods affect colloid retention in macroporous soils?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
+                <w:t xml:space="preserve">Combined time-lapse magnetic resonance imaging and modeling to investigate colloid deposition and transport in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Michel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.04.010⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01458001v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging measurements evidence weak dispersion in homogeneous porous media</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">To which extent do rain interruption periods affect colloid retention in macroporous soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain van Den Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 275, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.053107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784872v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and functional characterisation of the burrow systems of six earthworm species (Lumbricidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic resonance imaging measurements evidence weak dispersion in homogeneous porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+                <w:t xml:space="preserve">Alizée P. Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-015-1036-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.053107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638983v1</w:t>
+                <w:t xml:space="preserve">hal-01784872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burrow systems of endogeic earthworms: Effects of earthworm abundance and consequences for soil water infiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Morphological and functional characterisation of the burrow systems of six earthworm species (Lumbricidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">St Ephane Sammartino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Michel</w:t>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (4-6), pp.303-309. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (7), pp.869-877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2014.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-015-1036-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315215v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel conceptual framework for long-term leaching of autochthonous soil particles during transient flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Burrow systems of endogeic earthworms: Effects of earthworm abundance and consequences for soil water infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St Ephane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.12135⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (4-6), pp.303-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023523v1</w:t>
+                <w:t xml:space="preserve">hal-01315215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method to visualize and characterize preferential flow in undisturbed soil cores by using multislice helical CT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A novel conceptual framework for long-term leaching of autochthonous soil particles during transient flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (3), pp.336-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2011.0100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643073v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using X-ray tomography to quantify earthworm bioturbation non-destructively in repacked soil cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A novel method to visualize and characterize preferential flow in undisturbed soil cores by using multislice helical CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2011.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315216v1</w:t>
+                <w:t xml:space="preserve">hal-02643073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Differential Capillary Stresses Promote Particle Mobilization in Macroporous Soils: A Novel Conceptual Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Di-Pietro</w:t>
+                <w:t xml:space="preserve">Using X-ray tomography to quantify earthworm bioturbation non-destructively in repacked soil cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2009.0084⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (1-2), pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00564019v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wetting and drying cycles on in situ soil particle mobilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+                <w:t xml:space="preserve">How Differential Capillary Stresses Promote Particle Mobilization in Macroporous Soils: A Novel Conceptual Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">L. Di-Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (2), pp.147 à 155. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2), pp.307-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00964.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2009.0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00388759v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization and preferential transport of soil particles during infiltration: A core-scale modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Effects of wetting and drying cycles on in situ soil particle mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Majdalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (2), pp.147 à 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00964.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006WR005057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00386980v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00388759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective, Controllable, and Reversible Aggregation of Polystyrene Latex Microspheres via DNA Hybridization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilization and preferential transport of soil particles during infiltration: A core-scale modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Majdalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip Rogers</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la046790y⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (5), pp.W05401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006WR005057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551148v1</w:t>
+                <w:t xml:space="preserve">insu-00386980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis by the Two-Fluids Model of the Dynamical Behavior of a Viscoelastic Fluid Probed by Dynamic Light Scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Selective, Controllable, and Reversible Aggregation of Polystyrene Latex Microspheres via DNA Hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Vanderet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 20, pp.984-990. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la035678h⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 21 (12), pp.5562-5569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la046790y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002199v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal Clusters of Silica or Polymer Microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.‐r. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. N. Manoharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.‐r. Yi</w:t>
+                <w:t xml:space="preserve">M. T. Elsesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.‐m. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (14), pp.1204-1208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.200306638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffusion and collective diffusion in a model viscoelastic system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis by the Two-Fluids Model of the Dynamical Behavior of a Viscoelastic Fluid Probed by Dynamic Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Appell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.66.031402⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.984-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la035678h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551165v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress relaxation in model transient networks: percolation and rearrangement of the crosslinks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-diffusion and collective diffusion in a model viscoelastic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel D’humieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Filali</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wladimir Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0927-7757(01)00548-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (3), pp.031402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.66.031402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04551158v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Phase Behavior of Model Transient Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jamil Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 105 (43), pp.10528-10535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp0113073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNSTABLE FLOW AND NON-MONOTONIC CONSTITUTIVE EQUATION OF TRANSIENT NETWORKS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stress relaxation in model transient networks: percolation and rearrangement of the crosslinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Molino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 183-185, pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(01)00548-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.1413507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00003064v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transient network of telechelic polymers and microspheres: structure and rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UNSTABLE FLOW AND NON-MONOTONIC CONSTITUTIVE EQUATION OF TRANSIENT NETWORKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Appell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Molino</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Porte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/12/8A/368⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45, pp.1465-1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.1413507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449650v1</w:t>
+                <w:t xml:space="preserve">hal-00003064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percolation in a Model Transient Network: Rheology and Dynamic Light Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Appell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16, pp.8702-8711. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la000317c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A transient network of telechelic polymers and microspheres: structure and rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Appell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la000317c⟩</w:t>
+                <w:t xml:space="preserve">M Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (8A), pp.A491-A498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/12/8A/368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003062v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling MRI and Modelling to Investigate Solute and Colloid Transfer – From Homogeneous to Heterogeneous Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Pohlmeier; Siegfried Stapf; Sabina Haber-Pohlmeier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Plants and Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.231-262, 2025, 2025 eBook Collection, 978-1-83767-345-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781837673452-00231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging and Relaxometry as Tools to Investigate Water Distribution in Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic resonance in porous media Book Series: AIP Conference Proceedings,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3562235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4258,51 +4392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fries" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chaif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceres Perezvargas y Castor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gast&#233;lum-Strozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine N&#233;el" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17204-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lehoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05671" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0890-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van Den Bogaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RWRWC0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e P. Lehoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.053107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1036-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Ephane Sammartino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.04.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X6ZZ60K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majdalani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Pietro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00964.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB7C7M0W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rogers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bauer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Vanderet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la046790y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GPZVTMB9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Appell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Porte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la035678h" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551097v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#8208;r. Yi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Manoharan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Elsesser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8208;m. Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200306638" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8P5JXBK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;humieres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gambin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Urbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.031402" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Filali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(01)00548-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJLVVC2F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jamil Ouazzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0113073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kieffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1413507" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Molino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Appell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Porte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/8A/368" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la000317c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673452-00231" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317555v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562235" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.142279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beltrame" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moitrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.125088" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chaif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caurel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lissy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceres Perezvargas y Castor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gast&#233;lum-Strozzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2023.116469" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louzon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine N&#233;el" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118342" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17204-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Lehoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0890-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain van Den Bogaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.04.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RWRWC0K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e P. Lehoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.053107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-015-1036-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Ephane Sammartino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2014.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Majdalani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4X6ZZ60K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2011.0100" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315216v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.01.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majdalani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di-Pietro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0084" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00964.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VB7C7M0W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006WR005057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rogers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Vanderet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hansen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la046790y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GPZVTMB9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#8208;r. Yi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Manoharan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Elsesser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8208;m. Yang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200306638" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8P5JXBK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Appell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Porte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la035678h" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;humieres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gambin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Urbach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.031402" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Filali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jamil Ouazzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0113073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(01)00548-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJLVVC2F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kieffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1413507" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003062v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la000317c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Molino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Appell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Porte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/8A/368" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673452-00231" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3562235" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>