--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -56,143 +56,106 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Whether during my P2N (Physics, Numerical Physics) master's internship or during my doctoral research work, I worked on solving various problems requiring the understanding of physical phenomena as well as the use of different languages. programming, software to solve equations or process data. The scientific points of which I have acquired solid skills are the following:</w:t>
+        <w:t xml:space="preserve">Currently </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> physics and chemistry at secondary school level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Molecular dynamics</w:t>
+        <w:t xml:space="preserve">Scientific and technical skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During my doctoral research and subsequent industrial experience, I developed strong expertise in the modelling, simulation and experimental characterisation of physical systems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Molecular dynamics with tensorial electronic friction</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">-Excited charge transfer states</w:t>
+        <w:t xml:space="preserve">My areas of expertise include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">To summarize, my interest is in the study of phenomena (reactivity, diffusion, interaction, parametrization) involving the modeling of molecular systems.</w:t>
+        <w:t xml:space="preserve">Modelling and numerical simulation of physical systemsMultiphysics simulation and experimental data processingSignal analysis and measurement instrumentationRadiofrequency devices and acoustic wave filters (SAW / BAW)Design and development of experimental setupsParameter identification and validation of physical modelsAnalysis and interpretation of experimental results</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More broadly, my work focuses on understanding and modelling physical phenomena such as wave propagation, interaction mechanisms and system optimisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -842,291 +805,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed by classical molecular dynamics</w:t>
+                <w:t xml:space="preserve">Theoretical determination of adsorption and ionisation energies of polycyclic aromatic hydrocarbons on water ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Simon</w:t>
+                <w:t xml:space="preserve">Jennifer Anna Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20, pp.8753-8764. </w:t>
+              <w:t xml:space="preserve">, 2018, 20, pp.11941-11953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP00593A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP01175C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742363v1</w:t>
+                <w:t xml:space="preserve">hal-01764650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of adsorption and ionisation energies of polycyclic aromatic hydrocarbons on water ice</w:t>
+                <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed by classical molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Anna Noble</w:t>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20, pp.11941-11953. </w:t>
+              <w:t xml:space="preserve">, 2018, 20, pp.8753-8764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP01175C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00593A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764650v1</w:t>
+                <w:t xml:space="preserve">hal-01742363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1304,51 +1267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Mascetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1488,217 +1451,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed from molecular dynamics</w:t>
+                <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed from molecular dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrochemical conference KIDA2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière – Forum jeunes chercheurs du GdR de Spectroscopie Moléculaire SPECMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhLAM laboratory, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599003v1</w:t>
+                <w:t xml:space="preserve">hal-01525286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed from molecular dynamic</w:t>
+                <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed from molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière – Forum jeunes chercheurs du GdR de Spectroscopie Moléculaire SPECMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PhLAM laboratory, May 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">The Astrochemical Week COST Action CM1401</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525286v1</w:t>
+                <w:t xml:space="preserve">hal-01486230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed from molecular dynamics</w:t>
               </w:r>
@@ -1727,289 +1690,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrochemical Week COST Action CM1401</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Astrochemical conference KIDA2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486230v1</w:t>
+                <w:t xml:space="preserve">hal-01599003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’adsorption et de la spectroscopie de HAPs à la surface de la glace interstellaire</w:t>
+                <w:t xml:space="preserve">Modeling the adsorption of polycyclic carbonated molecules on interstellar ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the GDR EMIE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
+              <w:t xml:space="preserve">7th International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655690v1</w:t>
+                <w:t xml:space="preserve">hal-01655680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the adsorption of polycyclic carbonated molecules on interstellar ices</w:t>
+                <w:t xml:space="preserve">Modélisation de l’adsorption et de la spectroscopie de HAPs à la surface de la glace interstellaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Mascetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Meeting on Atomic and Molecular Physics and Chemistry (IMAMPC2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the GDR EMIE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655680v1</w:t>
+                <w:t xml:space="preserve">hal-01655690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the adsorption of polycyclic carbonated molecules on interstellar ices</w:t>
               </w:r>
@@ -2254,588 +2217,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of PAH in water ice and of PAH:water complexes. Reaction mechanisms and astrophysical implications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+                <w:t xml:space="preserve">Theoretical study of Cl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rivero Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Monnerville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrochemical Week COST Action CM1401</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Faro, Portugal. , 2017</w:t>
+              <w:t xml:space="preserve">Réunion WP1 CLIMIBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486232v1</w:t>
+                <w:t xml:space="preserve">hal-01536231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of Cl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed from molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Duflot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Monnerville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion WP1 CLIMIBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France. , 2017</w:t>
+              <w:t xml:space="preserve">CECAM workshop: Challenges in reaction dynamics of gas-surface interactions and methodological advances in dissipative and non-adiabatic processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536231v1</w:t>
+                <w:t xml:space="preserve">hal-01592211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of PAHs on interstellar ice viewed from molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photochemistry of PAH in water ice and of PAH:water complexes. Reaction mechanisms and astrophysical implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Simon</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM workshop: Challenges in reaction dynamics of gas-surface interactions and methodological advances in dissipative and non-adiabatic processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. , 2017</w:t>
+              <w:t xml:space="preserve">The Astrochemical Week COST Action CM1401</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Faro, Portugal. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592211v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs adsorbed on interstellar ice: a multi-method theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photochemistry of water:PAH complexes and ice mixtures: the role of molecular orientation in reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroLille 2016 - Colloque bi-annuel du programme national INSU/PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Lille, France. , 2016</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Lillle, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486276v1</w:t>
+                <w:t xml:space="preserve">hal-01486250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of water:PAH complexes and ice mixtures: the role of molecular orientation in reactivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PAHs adsorbed on interstellar ice: a multi-method theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Michoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroLille 2016 - Colloque bi-annuel du programme national INSU/PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Lillle, France. , 2016</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486250v1</w:t>
+                <w:t xml:space="preserve">hal-01486276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the reactivity of polycyclic carbonated molecules on grains for interstellar and atmospheric chemistry</w:t>
               </w:r>
@@ -3309,51 +3272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172615v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00937-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02764-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038568" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Zheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Korchagina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1554903" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00593A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01175C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clairet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courjon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raveski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mascetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alzuaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Friedt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rivero Santamar&#237;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02007603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172615v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Nave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00937-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Amor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02764-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Mascetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Noble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aupetit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038568" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Zheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Korchagina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2018.1554903" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anna Noble" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01175C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00593A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clairet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courjon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raveski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Mascetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alzuaga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Friedt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rivero Santamar&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02007603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>