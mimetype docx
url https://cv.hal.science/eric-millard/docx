--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Millard Albacete </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de droit publicUniversité Paris NanterreCentre de Théorie et Analyse du Droit</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-8453-1832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenmann reconstructeur de la théorie constitutionnelle de Montesquieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Stato. Rivista semestrale di scienza costituzionale, diritto dell’economia e teoria del diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XII (24), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05481650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'interprétation scientifique « à la Hochmann » : observations d'un athée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, mars 2025 (1), pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04996196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier : L'interprétation scientifique du droit face au réalisme juridique (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Troper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hochmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, mars 2025 (1), pp.27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04996189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la interpretación científica “à la Hochmann”: observaciones de un ateo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Discusiones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.123-144. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52292/j.dsc.2024.4639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04758482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eisenmann lecteur de Montesquieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Stato. Rivista semestrale di scienza costituzionale, diritto dell’economia e teoria del diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XII (23), pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05026547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realismo y cognitivismo(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cubana de Derecho </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1 Número Centenario), pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-théorie d’une science (empirique) du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023 (3), pp.1493-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie juridique dans les pays du monde latin, aujourd’hui et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista I-Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interprétations concurrentes de la constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°21, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.13219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03572614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté, Egalité, Université à l'heure du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.10172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Karine PARROT, Carte blanche : l’État contre les étrangers, La fabrique éditions, Paris, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.7290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentarios sobre la Teoría de las contraintes jurídicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Discusiones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019-2 (22), pp.191-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A analise economica do direito : Um Olhar empirista critico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Renostro Heinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis of Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.277 - 284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01854582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentarios sobre la Teoría de las contraintes jurídicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Discusiones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.191-228. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52292/j.dsc.2018.2229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04758495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi sert le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le droit et ja justice, aujourd'hui. Et demain ?, 481, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01854586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutional Interpretation as Norm Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Legal Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15688/lc.jvolsu.2017.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01854579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Конституционное толкование как нормотворчество</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Правовая парадигма</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté ou le fardeau : retour sur le non-cognitivisme de Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisi e Diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.383--390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'arrêt SEPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.875-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01406620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'arrêt SEPR, CE, 23 juillet 2014, RDP 2016. n°3, pp. 875-890 States, Borders and Law, a theoretical outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kobe University Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.59--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">States, Law & Borders : A Theoretical Perspective (Tri-National University Meeting :&amp;quot;States and Borders&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kobe University Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.59-68. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24546/E0040954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03699544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précision et effectivité des droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.1215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la constitutionnalisation de la frénésie sécuritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matringe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction et interprétation du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Palmer Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revus: Journal for Constitutional Theory and Philosophy of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.69--79. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revus.3055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">規範の実効性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keio Hôgaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.379-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REDISTRIBUIÇÃO ATRAVÉS DO DIREITO: ALGUMAS DIFICULDADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluências : Revista Interdisciplinar de Sociologia e Direito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.22 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme scandinave, Réalisme américain : un essai de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revus: Journal for Constitutional Theory and Philosophy of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le réalisme scandinave dans tous ses états, 24, pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duverger's arguments on Semi-presidentialism: a critical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Română de Drept Comparat = Romanian Journal of Comparative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.11-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les « opérateurs juridiques » de Riccardo Guastini ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisi e Diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los abogados no estan para complacer a los jueces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿ Por qué un derecho a la memoria ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Derecho del Estado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle français : deux formes de présidentialisation du régime parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria Politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.211-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes, entre ressources stratégiques et théorie de la régularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariage pour tous, les juristes peuvent-ils parler au nom du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.784-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique familiale doit-elle être redistributive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.979-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution ignore les étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au Football avec les mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revus: Journal for Constitutional Theory and Philosophy of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment 1900-1925. Eléments pour une généalogie de l'Institution chez Hauriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.359-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept : outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.2179-2185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igrati fudbal rukama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revus: Journal for Constitutional Theory and Philosophy of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugar al fútbol con las manos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eunomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : La justiciabilité des droits sociaux : une question théorique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.452-459. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Semaine Doctorale Intensive : enjeux et objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Xifaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02213052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le positivisme et les droits de l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence. revue critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse économique du droit : un regard empiriste critique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.2523-2528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisi e Diritto 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendez ! Il en restera toujours quelque chose...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pld.076.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03465045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivismo y derechos humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Juridica, Faculdad de Derecho Universidad Nacional de Mar del Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendez ! il en restera toujours quelque chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Binoche et J.-P. Cléro (dir.) « Bentham contre les droits de l'homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.419-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paridad en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de derechos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.431-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue interne et science du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur le dialogue social et la continuité du service public : une réponse dangereuse à une mauvaise question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.563-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'État et protection des droits de l'Homme, D. Lochak (dir.), Presses universitaires de Paris X, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.531-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue interne et science du droit : un point de vue empiriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.059.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03465056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi « continuité du service public des transports terrestres de personnes » : bienvenue ou dangereuse, légitime ou attentatoire au droit de grève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore et toujours à propos du droit de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une norme juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os discipulos administrativistas de MAURICE HAURIOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Opiniāo juridica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (6), pp.353-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse lexicologique de Norberto Bobbio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisi e Diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.209-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur &amp;quot; Les valeurs de la démocratie ; essai sur huit notions fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disciples administrativistes d'Hauriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Opiniāo juridica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (6), pp.373-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observaçōes sobre o significado juridico da responsabilidade politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Opiniāo juridica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (4), pp.281-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletin Mexicano de Derecho Comparado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XXXVII (109), pp.111-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur &amp;quot; Le sexe et le droit. Sur le féminisme juridique de Catharine MacKinnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, pp.558-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du droit de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie empiriste du droit est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°50 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.050.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paritary rights for women and universal human rights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ius Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur &amp;quot; Théorie juridique et politique chez Kelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44-45, pp.346-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de &amp;quot;Adoptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.301-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epurations, amnistie, amnésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du MIRHEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73/74, pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tû-Tû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Matzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.263-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur « Qu'est-ce qu'une règle de droit ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5, pp.1509-1513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des intérêts familiaux en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'université des sciences sociales de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, XLIV, pp.105-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du droit a la vie familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 95, pp.13 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauriou et la théorie de l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30 (1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dreso.1995.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauriou et la théorie de l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30/31, pp.381-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des difficultés contentieuses nées du contrôle des comptes relatifs aux aides directes apportées par la commune à une association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'université des sciences sociales de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XLIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques bonnes raisons de douter du néoconstitutionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie: du crépuscule à l'aube ? : actes du colloque des 13 juin et 14 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories de la justice et prohibition du niqab en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'UNOESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chapeco, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauriou's Institutionalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normativity and Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a theory of semi-presidentialism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutional Development: A Dialogue between Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kaoshiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una administración al servicio de la política: el modelo europeo en cuestionamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées franco-cubaines de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des nouvelles constitutions et du néoconstitutionnlaisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université Fédérale de Goîania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Goinia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel, un horizon indépassable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du droit, la question du livre – Le « livre à venir » dans les facultés de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justica transicional y dialogo de paz en Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El proceso de Paz, mesa redonda de la Universidad Santiago de Cali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derecho a la memoria y proceso de paz en Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la Catedra UNESCO, Université Externado de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des travailleurs en droit constitutionnel français : l'exemple du droit de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre franco-japonaise autour des transferts de concepts juridiques: actes du dixième "Séminaire franco-japonais de droit public", tenu du 15 au 17 septembre 2012 à l'université de Kyoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japon. pp.277--284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulacion del derecho por los juristos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Université de Cali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du CREDOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation du droit par les juristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Droit et Réalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00932030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semi-présidentialisme selon Duverger : réflexions sur une exportation problématique d'une doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-japonaise de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Powers facing Political Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la justificación moral del derecho a la memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar de Teoria del Derecho del ITAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What facts for an empiricist concept of law : is force sufficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boconi University Seminary around Frédéric Schauer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una cuestion de teoria del derecho frente al juez administrativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIta Encuentro Nacional Cubana De Derecho Administrativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bayamo, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive rules, strategic rules : an analysis of games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de théorie du droit de l'Université de Buenos Aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descentralización Administrativa Y Descentralización Política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinto Encuentro Nacional Cubana De Derecho Administrativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Camaguey, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple nommé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Radikal, Au nom du Peuple Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la nociòn de operador juridico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Maestria de téoria del derecho de la Universidad de Buenos Aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l'homosexualité, entre visibilité et lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université Externado de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment garantir le droit au logement ? le (mauvais) exemple français de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde Conférence universitaire franco-germano-biélorusse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Minsk, Biélorussie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00929714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de performance et la réforme de l'administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées franco-cubaines de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Catedra UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit européen et Etat des Personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne en droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que son los derechos oponibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université de Jaèn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Jaèn, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00929717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes actuels de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université Externado de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre systèmes juridiques nationaux de droit : questions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde Conférence universitaire franco-germano-biélorusse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Minsk, Biélorussie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effectivité de la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université de Keio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoria y Derechos Humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Catedra Unesco de l'Université Externado de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux nouveaux enjeux du droit au XXIe siècle : la formation des juristes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit au XXIème siècle, enjeux et tendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Modello della Quinta Repubblica Francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forma di governo e sistema elettorale : due variabili indipendenti ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, une question de droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université de Birzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rammalah, Territoires palestiniens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm creation, a bad nightmare ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Univesité d'Essex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit... à l'envers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de l'Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-cubain de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Santiago de Cuba, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux déclinaisons d'un argument sur l'anthropologie du droit : Griffiths et Kelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes étapes de la pensée anthropologique sur le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction droit public-droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université de Birzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Ramallah, Territoires palestiniens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles juridiques, règles du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université fédérale de l'Etat d'Esperito Santo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Vitoria, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Olivecrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de Théorie et Analyse du droit, Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender issues and french human rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du PREFALC à la PUC, Rio de Janeiro, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsen and Hart in 20th-century Legal Philosophy in Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès mondial de l'IVR, atelier Kelsen and Hart: History of Legal Philosophy in the 20th Century,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories critiques du droit,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme EUCLID (Enseignement universitaire clinique du droit), Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique du droit contemporaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Séminaire franco latino-américain Critique du droit de Tiradentes, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tiradentes, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender equality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du PREFALC à l'UNISINOS, Porto Alegre, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'homme et positivisme, une question doublement stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Université doctorale commune Nanterre-Palerme : Interprétation, principes et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités des bases constitutionnelles du droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université del Salvador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du droit de la famille et du patrimoine, Institut de recherches juridiques de la Sorbonne, Université Panthéon Sorbonne Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie politique du service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de La Havane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit public de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Conférence des juristes francophones du Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et liberté religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Escola de Saúde Pública Rio Grande do Sul, Porto Alegre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto Alegre, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse critique du langage du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méthodologue de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human rights doctrines in latin america : some conceptual problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université Rey Juan Carlos, Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la notion de service public en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de La Havane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivisme, critique du droit et stratégie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine doctorale intensive de l'Ecole de droit, Sciences Po, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Legal Thought Today, in France and America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco American Legal Influences, Then &amp; Now, Harvard University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and human rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du PREFALC à l'UNISINOS, Porto Alegre, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse économique du droit, quelques observations d'un point de vue juridique critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe de Recherche en Droit Economie et Gestion, Université de Nice-Sophia-Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french principles of secularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du PREFALC à la PUC, Rio de Janeiro, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction de la QPC en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde avec Pierre Joxe à l'Université de Birzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Ramallah, Territoires palestiniens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la constitution sans l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et constitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories de l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de Birzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rammalah, Territoires palestiniens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des femmes à la vie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été sur La participation en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vilnius, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires avec Evelyne Serverin, Bernard Lacroixn François Vatin et Liora Israël, Ecole doctorale de l'Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there Human Rights ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du groupe droits de l'Homme de l'UNISINOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réductionnisme empiriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du DU Théorie du droit, Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la vie privée et la hiérarchie des droits fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection de la vie privée en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vilnius, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Burqa Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsfindung in the Context of Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juridisme et économisme: de quelques difficultés méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Economis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuspositivismo e realismo giuridico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dottorato di ricerca in teoria del diritto e ordine giuridico europeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Catanzaro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruse de l'insuffisance ou insuffisances de la ruse, une lecture critique de Marx positiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antinomies, une approche réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Ecole doctorale de droit Lyon-Saint Etienne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on ne pas faire une sociologie du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Ecole doctorale de droit et sciences politiques</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos Conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel sens pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sceaux, France. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of social right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varieties of social rights in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivismo y derechos humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positivismo y derechos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne – une communauté de valeurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Vilnius, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme juridique : un point de vue théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologie de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été franco allemande de Vilnius: la Solidarité et l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vilnius, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas criticas sobre los controvertidos &amp;quot;derechos oponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Franco-Americano de filosofia del derecho publico, Université de Buenos Aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La razionalisación del parlamentarismo en la constitución de1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences aux Universités Cuyo et Aconcagua, et au Tribunal provincial de Mendoza, Argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du positivisme, la philosophie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du DU Théorie du droit, Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie empiriste du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie empiriste du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites des guides de légistique : l'exemple du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guider les parlements et les gouvernements pour mieux légiférer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et science du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et science du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une théorie des sources du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une théorie des sources du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity acts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hacia una democracia paritaria - Seminario internacional Complutense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruling the Headscarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Multidimensional Equality Law - Developing Interdisciplinary Perpsectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalisme des droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'universalisme des droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Fortaleza, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la famille, entre droits de la personne et moralité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Chaire de notariat de Montréal, Université du Québec à Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit, les valeurs, les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit, les valeurs, les normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le positivisme, une (autre) lecture politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Centre de droit privé et comparé du Québec, Université McGill, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de droit privé et comparé du Québec, Université McGill, Montréal, Canada, Apr 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille comme catégorie du droit et des juristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille comme catégorie du droit et des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stipulations pour une analyse réaliste du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stipulations pour une analyse réaliste du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie, science et doctrine juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, science et doctrine juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La norme juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobbio's lexicological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bobbio's lexicological analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aveu théorique comme préalable au travail juridique savant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VI° congrès français de droit constitutionnel, Montpellier, Juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuestion del género en el derecho de la familia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuestion del género en el derecho de la familia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner pour ou contre le président</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner pour ou contre le président</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La teoria de las &amp;quot;contraintes&amp;quot; juridicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La teoria de las "contraintes" juridicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Tossa de Mar, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le pragmatisme de Richard Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le pragmatisme de Richard Posner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi adopter une posture réaliste en théorie du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pourquoi adopter une posture réaliste en théorie du droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'état civil dans la construction de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle de l'état civil dans la construction de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches de la recherche juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2004, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does it mean to refuse reviewing the amending process of the constitution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What does it mean to refuse reviewing the amending process of the constitution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a peur de la thèse en théorie du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui a peur de la thèse en théorie du droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gouvernance, fin du Gouvernement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gouvernance, fin du Gouvernement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hiérarchie entre normes primaires et secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La hiérarchie entre normes primaires et secondaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'une norme fondamentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'une norme fondamentale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des termes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des termes juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse sur la théorie réaliste de l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La controverse sur la théorie réaliste de l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits de la personne à l'Etat de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des droits de la personne à l'Etat de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituting Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Baines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des droits de la personne à l'Etat de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Quotas to paritary rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Quotas to paritary rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the legal system face industrialization? Legal controversies and evolutions in France (1890-1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How did the legal system face industrialization? Legal controversies and evolutions in France (1890-1921)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d'Olivecrona en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Castignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Faralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception d'Olivecrona en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vocabulaire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in french constitutional Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in french constitutional Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction publique de la sphère privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction publique de la sphère privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme juridique dans la théorie juridique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pluralisme juridique dans la théorie juridique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal realism and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal realism and constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle législation sur la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle législation sur la parité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions publiques de la sphère privée : la construction de la famille comme objet juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions publiques de la sphère privée : la construction de la famille comme objet juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert la théorie du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert la théorie du droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kvinnenes rettigheter og familieretten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kvinnenes rettigheter og familieretten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Parity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What is Parity ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des femmes, droit de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des femmes, droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Oslo, Norvège</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Univers Juridiques des Questions Familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Univers Juridiques des Questions Familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duez et la Théorie des Droits publics individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Duez et la Théorie des Droits publics individuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'une école du pluralisme : (de) la doctrine institutionnaliste française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A propos d'Une Ecole du pluralisme : (de) la doctrine institutionnaliste française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du droit à la vie familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection du droit à la vie familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de religion en droit international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.273-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kelsen, autobiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2023, Les sens du droit, 9782247225972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie générale du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Connaissance du droit, 9782247199228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03607821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' état d'urgence: de l'exception à la banalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halpérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halpérin, Jean-Louis and Hennette-Vauchez, Stéphanie and Millard, Éric. Presses universitaires de Paris Nanterre, 2017, Actualité, 978-2-84016-267-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme scandinave dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24, 2014, Revus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realist Conceptions of Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mindus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hart Publishing Oxford, pp.204, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'ordre juridique : les juristes et la hiérarchie des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idèas e instituciones constitucionales en el Siglo XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Valadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gamas Torruco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Julien-Laferrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siglo Veiniuno Editores, pp.560, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria generale del Diritto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Carrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Giappichelli Editore, Turin, pp.124, 2009, Jus Publicum Europaeum, Agostino Carrino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cadiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caillosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.252, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie générale du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2006, Connaissance du droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de la jeune recherche en philosophie et théorie juridiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Pfersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Troper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la SFPJ et du CTAD, pp.82, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'empirisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Matzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editeurs juridiques associés (EJA) - LGDJ, 2004, La pensée juridique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'empirisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, pp.229, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie empiriste du droit est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, pp.80, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editeurs juridiques associés (EJA) - LGDJ, 1995, Bibliothèque de droit public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et droit public. Recherches sur la construction d'un objet juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G.D.J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Tome 182, pp.540, 1995, Bibliothèque de droit public, 978-2-275-00220-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro González Monzón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Quo vadis, Kelsen? Estudios a 90 años de la primera edición de la Reine Rechtslehre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestra Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2025, 9786123256098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro Gonzalez Monzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los principios jurídicos Un estudio crítico y propositivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Olejnik, pp.23-29, 2023, 9789564074061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme et cognitivisme(s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Putman; Frédéric Rouvière; Valérie Michel; Vincent Réveillère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum Jean-Yves Cherot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.417-434, 2023, 978-2-8027-7312-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) utilité(s) du “réalisme scandinave” pour la connaissance du droit et pour la detérmination des méthodes d’analyse de cet objet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mouton; Xavier Magnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles doctrines constitutionnelle pour quel(s) droit(s) constitutionnel(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.49-57, 2022, 9782849345009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatheory of an (Empirical) Legal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Carpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta-theory of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, pp.197-211, 2022, 9781789450743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por que um direito à memória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia Bernardes; Bethania Assy; Antonio Pele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Direitos Humanos entre Captura e Emancipação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora PUC-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-106, 2022, 978-65-88831-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04327299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : quelle légalité ? Validité, conformité, justiciabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Defoort; Benjamin Lavergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juger de la légalité administrative, Quel(s) juge(s) pour quelle(s) légalité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.1-12, 2021, 9782711035946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauriou, Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mortimer Sellers; Stephan Kirste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Philosophy of Law and Social Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.1-4, 2021, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6730-0_958-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et décisions, Paradoxes autour de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIIè séminaire franco-Japonais de droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, pp.7-16, 2020, 978-2-36517-102-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le caractère pré-moderne du néo-constitutionnalisme lationo-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Halpérin; Olivier Cayla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néo ou rétro-constitutionnalismes, Mise en perspective de la démocratie constitutionnelle contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, 2019, 9782849342756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit privé, droit public : quelques enjeux d’une distinction doctrinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Emercich; L. Saint-Pierre Harvey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le public en droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Yvon Blais, pp.3-21, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semi-présidentialisme selon Duverger : réflexions sur une exportation problématique d'une doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guérin-Bargues; H. Yamamoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources nouvelles du droit, Regards comparés franco-japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.149-180, 2018, 978-2849343678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène : des droits naturels aux droits de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Grosbon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1966-2016 : Résistance et résilience des Pactes internationaux de protection des droits de l’Homme à l’épreuve d’une société internationale post-moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, pp.89-97, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01891895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los recursos administrativos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orisell Richards Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los recursos administrativos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones ONBC, pp.9-18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques bonnes raisons de douter du néoconstitutionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Champeil-Desplats. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et constitutionnalisme : retours critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.245-254, 2018, 9782849341742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène : des droits naturels aux droits de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Grosbon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1966-2016 : Résistance et résilience des Pactes internationaux de protection des droits de l’Homme à l’épreuve d’une société internationale post-moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, 2018, 9782233008824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro Gonzalez Monszon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los principios generales del Derecho: una manifestación de la complejidad del fenómeno jurídico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniAcademia Leyer, pp.11-21, 2018, 9789587697582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halpérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' état d'urgence: de l'exception à la banalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.11-17, 2017, Actualité, 978-2-84016-267-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence de l’ « exception » : Vers une troisième forme de démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Halpérin; Stéphanie Hennette-Vauchez; Eric Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état d’urgence, de l’exception à la banalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.255-268, 2017, 978-2-84016-267-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence de l'&amp;quot;exception&amp;quot; : Vers une troisième forme de démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halpérin, Jean-Louis and Hennette-Vauchez, Stéphanie and Millard, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' état d'urgence: de l'exception à la banalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2017, Actualité, 978-2-84016-267-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V°Antiformalism : Maurice Hauriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pattaro, Enrico and Roversi, Corrado and Barberis, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Treatise of Legal Philosophy and General Jurisprudence. Volume 12 Tome 2: Legal Philosophy in the Twentieth Century: The Civil Law World Main Orientations and Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.414--422, 2016, 978-94-007-1479-3 978-94-007-1478-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20th-Century Legal Philosophy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halpérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jean Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Treatise of Legal Philosophy and General Jurisprudence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56 (1), </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-455, 2016, 978-94-007-1479-3. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1479-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libres propos sur les prétendues &amp;quot;Écoles&amp;quot; en droit (et un peu en science politique...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Espagno, Delphine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) droit(s) selon &amp; avec Jean-Arnaud Mazères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Epitoge, pp.141--155, 2016, 979-10-92684-19-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miracle européen est-il transposable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rohlfing-Dijoux, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Intra-regional Exchanges through the Abolition of Commercial and Tariff Barriers / L'abolition des barrières commerciales et tarifaires dans la région de l'Océan indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.29--38, 2016, 978-2-8076-0127-7 978-2-8076-0128-4 978-2-8076-0129-1 978-2-8076-0126-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier savoir et savoir-faire, connaissances et compétences, théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurey, Xavier and Redor, Marie-Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cliniques juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.105--112, 2015, 978-2-84133-749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halpérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le droit public à Paris sous la Troisième République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.IX-X, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés conceptuelles de l'institutionalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, Régulations Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.247-257, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation juridique comme acte d'autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Cagiao y Conde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d'autorité en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.41-56, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des travailleurs en droit constitutionnel français : l'exemple du droit de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Brunet, K. Hasegawa et H. Yamamoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres franco-japonaises autour des transferts de concepts juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.277-284, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de Droit, Droits de l'Homme, Démocratie : une conjugaison problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gonzales Palacios, T. Rensmann et M. Tirard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Etat de Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France à Lima, pp.35-46, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur l'apologie hollywoodienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Touzeil-Divina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parlement aux écrans !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Epitoge, pp.49-56, 2013, L'Unité du Droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00932015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hiérarchie des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Brunet, E. Millard et J. Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'ordre juridique : les juristes et la hiérarchie des normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2013, La fabrique de l'ordre juridique : les juristes et la hiérarchie des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Leverd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruse de l'insuffisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-A. Fontoura Costa, J.-M. Arruda de Andrade et A. Mery Hansen Matsuo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direito : Teoria e Experiência, Estudos em Homenagem a Eros Roberto Grau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malheiros Editores, pp.1082-1096, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Ross and Realist Conceptions of Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Brunet, Eric Millard, Patricia Mindus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Theory and Practice of Legislation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hart Publishing, pp.77-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et énoncé de la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Hammje, L. Janicot et S. Nadal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'efficacité de l'acte normatif, Nouvelle norme, nouvelles normativités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, pp.63-73, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutional interpretation as norm creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Adeodato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights and the Problem of Legal Injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noeces, pp.259-275, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorian Guinard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions sur la construction d'une notion juridique, l'exemple de la notion de services d'intérêt général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19-22, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte du droit dans un contexte de globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Y. Chérot et B. Frydman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science du droit dans la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.49-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories de l'Interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Touzeil-Divina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction Encyclopédique au Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.219-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I fought the law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Mastor, J.-P. Marguénaud et F. Marchadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Rock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.193-200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit au logement opposable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges François Julien-Laferrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.413- 428, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentham et la science du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malik Bozzo-Rey et Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bentham juriste, l'utilitarisme juridique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.153-160, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'état civil dans la construction de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du Doyen F.-P. Blanc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan et Presses Universitaires de Toulouse 1 Capitole, pp.721-727, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire comme instrument de la puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Doat et G Darcy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.251-259, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie(s) des sources du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Touzeil-Divina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction Encyclopédique au Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.222-223., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Julien-Laferrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. D. Valadès, J. Gamas Torruco, F. Julien-Laferrière &amp; E. Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idèas e instituciones constitucionales en el Siglo XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siglo Veintiuno Editores, pp.7-11, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières QPC en droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X Philippe et M. Stéfanini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions prioritaires de constitutionnalité : premiers bilans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.43-48, 2011, Les cahiers de l'Institut Louis Favoreu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension politique du pluralisme familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions sur le pluralisme familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.229-240, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que &amp;quot;Doctrine&amp;quot; veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La doctrine en droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Litec, pp.3-12, 2010, Travaux de l'AFDA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil constitutionnel opère-t-il des revirements de jurisprudence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B Matthieu et M. Verpeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autorité des décisions du conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp. 89-98 et 107-113, 2010, Les cahiers constitutionnels de Paris 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivisme logique et réalisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Chérot et Eric Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisi e Diritto 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcial Pons, pp.177-189, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme, normativité, juridicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Younés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Rude-Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Rude-Antoine et Genevière Chrétien- Vernicos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies et droits, état des savoirs et orientations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.77-106, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementi per un approccio analitico de la complessità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gembillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complessità del diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guida, pp.60-80, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai non tranformé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en l'honneur du professeur Jean-Arnaud Mazères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Litec, pp.555-567, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effectivité des droits de l'homme (V°)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Andriantsimbazovina, H. Gaudin, J.-P. Marguenaud, St. Rials et F. Sudre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1 et s., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites des guides de légistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Flückiger et Christine Guy-Ecabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guider les parlements et les gouvernements pour mieux légiférer ? Le rôle des guides de légistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schulthess Medias Juridiques SA (Genève), pp.117-128, 2008, Pratique du droit administratif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un argument d'analogie entre l'activité universitaire des juristes et des médecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Champeil-Desplats et Nathalie Ferré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières du droit, critique des droits : Billets d'humeur en l'honneur de Danièle Lochak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, LGDJ, pp.343-352, 2007, Droit et Société - Recherches et Travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories de l'institution et disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ancel et J. Moret-Bailly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un droit commun disciplinaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.29-40, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de la vie familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Wachsman et F. Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisclasseur Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.fascicule 1200, 2007, Encyclopédies du Jurisclasseur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une approche analytique de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Doat, Jacques Le Goff et Philippe Pédrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Complexité (Pour une nouvelle intelligence du droit vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.141-153, 2007, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système juridique et ordre juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bulygin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Béchillon, P. Brunet, V. Champeil-Desplats et E. Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture du droit, Mélanges en l'honneur du professeur Michel Troper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.223-230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'existence de principes supra constitutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Peczenick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Béchillon, P. Brunet, V. Champeil-Desplats et E. Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture du droit, Mélanges en l'honneur du professeur Michel Troper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.817-826, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour de la personnalisation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Chauvière et P. Kertudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements familiaux et leur institution en France : anthologie historique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, La documentation française, pp.526-536, 2006, Comité d'Histoire de la Sécurité Sociale - Cahier d'Histoire de la Sécurité Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la signification politique de la théorie de l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Béchillon, P. Brunet, V. Champeil-Desplats et E. Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture du droit, Mélanges en l'honneur du professeur Michel Troper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.725-734, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la Stufenbaulehre de Merkl nous apprend sur le concept de droit de Kelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Béchillon, P. Brunet, V. Champeil-Desplats et E. Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture du droit, Mélanges en l'honneur du professeur Michel Troper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.789-806, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réalisme scandinave et la Théorie des contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Troper, Véronique Champeils-Desplats et Christophe Grzegorczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des contraintes juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.143-154, 2005, La pensée juridique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation politique des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir de la Famille, Familles de Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.307-318, 2005, Méridiennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Verpeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code civil et constitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.65-81, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les théories italiennes de l'Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Basdevant et M. Bouvier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat ou institution : un enjeu de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.31-46, 2004, Systèmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une utilisation critique de l'Anthropologie du droit par les juristes... et les anthropologues du droit !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Droit, Intersections et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.295-300, 2004, Collection Cahiers d'Anthropologie du Droit - Droit et Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituting Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Baines and R. Rubio-Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The gender of constitutional jurisprudence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.122-148, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l'affaire Palau-Martinez contre France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tavernier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et la Cour européenne des droits de l'homme (la jurisprudence en 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Bruylant, pp.81-91, 2004, Collection du CREDHO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves remarques théoriques sur le statut des solidarités familiales en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Debordeaux et P. Strobel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les solidarités familiales en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.215-231, 2003, Droit et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Alland et S. Rials. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la culture juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF - Lamy, pp.1297-1299, 2003, Quadrige/dicos poche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « nation » du Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Cabanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions de Paris Max Chaleil, pp.205-216, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques utilisations actuelles du concept de citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Gonod &amp; J.P. Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, souveraineté, société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.33-45, 2003, Thèmes et Commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Février &amp; P. Cabanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, pp.415-443, 2001, Amphi 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Matzner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses universitaires de Perpignan, pp.152-187, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Matzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Matzner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses universitaires de Perpignan, pp.73-89, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour de la personnalisation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Chauvière, M. Saussier, B. Bouquet, R. Allard, B. Ribes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Implicites de la politique familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.11-18, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux lectures critiques d'Alf Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Jouanjan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories réalistes du droit,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Strasbourg, pp.9-14, 2000, Annales de la faculté de droit de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie réaliste et la Théorie pure du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Sommeregger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Jouanjan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories réalistes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Strasbourg, pp.15-42, 2000, Annales de la faculté de droit de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification juridique de la Responsabilité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Ségur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernants, quelle responsabilité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.81-100, 2000, Logiques Juridiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le réalisme scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert L.A. Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Jouanjan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories réalistes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Strasbourg, pp.43-50, 2000, Annales de la faculté de droit de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de transposition des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Matzner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses universitaires de Perpignan, pp.63-71, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies juridiques de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parité: enjeux et mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, pp.265-273, 1998, Féminin et Masculin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection par l'Etat du droit de l'individu à mener une vie familiale normale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Fine, C. La terrasse &amp; C. Zaouche-Gaudron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Chacun sa famille, Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Universitaires du Sud, pp.235-244, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur une lecture de la loi naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et liberté, Etudes en l'honneur du Professeur Jacques Mourgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.67-80, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur des ordres normatifs imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Ribot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Bande Dessinée, l'univers juridique et politique de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.255-266, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité et représentations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parité: enjeux et mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, pp.198-203, 1998, Féminin et Masculin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de constitutionnalité et protection des droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d'expression, liberté de croyance et laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'article 49.3 de la constitution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ponsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois modèles de justice constitutionnelle en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception française du contrôle de constitutionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits sociaux comme conditions de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits sociaux en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu du positivisme pour les droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêvons d'une politique familiale idéale...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T'inquiète pas, je t'explique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit, pour quelles familles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits des pauvres, pauvres droits ? » Justiciabilité des droits sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Altwegg-Boussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benlolo-Carabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">08.28, Mission de Recherche Droit et Justice - MRDJ. 2019, pp.482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes : une analyse positiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Ribeirao Preto. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01854584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et droit public Recherches sur la construction d'un objet juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Jean Moulin - Lyon III, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Millard Albacete </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de droit publicUniversité Paris NanterreCentre de Théorie et Analyse du Droit</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-8453-1832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenmann reconstructeur de la théorie constitutionnelle de Montesquieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Stato. Rivista semestrale di scienza costituzionale, diritto dell’economia e teoria del diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XII (24), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05481650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'interprétation scientifique « à la Hochmann » : observations d'un athée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, mars 2025 (1), pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04996196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du dossier : L'interprétation scientifique du droit face au réalisme juridique (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Troper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hochmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, mars 2025 (1), pp.27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04996189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la interpretación científica “à la Hochmann”: observaciones de un ateo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Discusiones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.123-144. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52292/j.dsc.2024.4639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04758482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eisenmann lecteur de Montesquieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Stato. Rivista semestrale di scienza costituzionale, diritto dell’economia e teoria del diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XII (23), pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05026547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realismo y cognitivismo(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cubana de Derecho </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1 Número Centenario), pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-théorie d’une science (empirique) du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023 (3), pp.1493-1511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie juridique dans les pays du monde latin, aujourd’hui et demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista I-Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interprétations concurrentes de la constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°21, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.13219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03572614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté, Egalité, Université à l'heure du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.10172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Karine PARROT, Carte blanche : l’État contre les étrangers, La fabrique éditions, Paris, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.7290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentarios sobre la Teoría de las contraintes jurídicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Discusiones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019-2 (22), pp.191-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A analise economica do direito : Um Olhar empirista critico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Renostro Heinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis of Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.277 - 284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01854582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentarios sobre la Teoría de las contraintes jurídicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Discusiones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.191-228. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52292/j.dsc.2018.2229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04758495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi sert le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le droit et ja justice, aujourd'hui. Et demain ?, 481, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01854586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutional Interpretation as Norm Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Legal Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.8-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15688/lc.jvolsu.2017.4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01854579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Конституционное толкование как нормотворчество</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Правовая парадигма</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (4), pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté ou le fardeau : retour sur le non-cognitivisme de Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisi e Diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.383--390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'arrêt SEPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.875-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01406620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'arrêt SEPR, CE, 23 juillet 2014, RDP 2016. n°3, pp. 875-890 States, Borders and Law, a theoretical outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kobe University Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.59--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">States, Law & Borders : A Theoretical Perspective (Tri-National University Meeting :&amp;quot;States and Borders&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kobe University Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.59-68. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24546/E0040954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03699544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précision et effectivité des droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.1215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la constitutionnalisation de la frénésie sécuritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matringe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction et interprétation du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Palmer Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revus: Journal for Constitutional Theory and Philosophy of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.69--79. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revus.3055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">規範の実効性</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keio Hôgaku</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.379-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REDISTRIBUIÇÃO ATRAVÉS DO DIREITO: ALGUMAS DIFICULDADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluências : Revista Interdisciplinar de Sociologia e Direito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.22 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme scandinave, Réalisme américain : un essai de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revus: Journal for Constitutional Theory and Philosophy of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le réalisme scandinave dans tous ses états, 24, pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duverger's arguments on Semi-presidentialism: a critical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Română de Drept Comparat = Romanian Journal of Comparative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.11-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les « opérateurs juridiques » de Riccardo Guastini ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisi e Diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los abogados no estan para complacer a los jueces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿ Por qué un derecho a la memoria ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Derecho del Estado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle français : deux formes de présidentialisation du régime parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoria Politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.211-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes, entre ressources stratégiques et théorie de la régularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariage pour tous, les juristes peuvent-ils parler au nom du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.784-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique familiale doit-elle être redistributive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.979-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution ignore les étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au Football avec les mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revus: Journal for Constitutional Theory and Philosophy of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment 1900-1925. Eléments pour une généalogie de l'Institution chez Hauriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.359-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept : outil de communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.2179-2185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igrati fudbal rukama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revus: Journal for Constitutional Theory and Philosophy of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugar al fútbol con las manos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eunomia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.49-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : La justiciabilité des droits sociaux : une question théorique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.452-459. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Semaine Doctorale Intensive : enjeux et objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Xifaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02213052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le positivisme et les droits de l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence. revue critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse économique du droit : un regard empiriste critique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.2523-2528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Chérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisi e Diritto 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendez ! Il en restera toujours quelque chose...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pld.076.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03465045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivismo y derechos humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Juridica, Faculdad de Derecho Universidad Nacional de Mar del Plata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendez ! il en restera toujours quelque chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Binoche et J.-P. Cléro (dir.) « Bentham contre les droits de l'homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.419-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paridad en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de derechos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.431-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue interne et science du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi sur le dialogue social et la continuité du service public : une réponse dangereuse à une mauvaise question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.563-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'État et protection des droits de l'Homme, D. Lochak (dir.), Presses universitaires de Paris X, 2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.531-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue interne et science du droit : un point de vue empiriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.059.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03465056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi « continuité du service public des transports terrestres de personnes » : bienvenue ou dangereuse, légitime ou attentatoire au droit de grève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02241018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore et toujours à propos du droit de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une norme juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os discipulos administrativistas de MAURICE HAURIOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Opiniāo juridica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (6), pp.353-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse lexicologique de Norberto Bobbio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisi e Diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.209-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur &amp;quot; Les valeurs de la démocratie ; essai sur huit notions fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disciples administrativistes d'Hauriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Opiniāo juridica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (6), pp.373-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observaçōes sobre o significado juridico da responsabilidade politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Opiniāo juridica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (4), pp.281-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletin Mexicano de Derecho Comparado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XXXVII (109), pp.111-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur &amp;quot; Le sexe et le droit. Sur le féminisme juridique de Catharine MacKinnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, pp.558-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du droit de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie empiriste du droit est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°50 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.050.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paritary rights for women and universal human rights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ius Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur &amp;quot; Théorie juridique et politique chez Kelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44-45, pp.346-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de &amp;quot;Adoptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.301-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epurations, amnistie, amnésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du MIRHEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.112-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73/74, pp.64-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tû-Tû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Matzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7, pp.263-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur « Qu'est-ce qu'une règle de droit ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5, pp.1509-1513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des intérêts familiaux en droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'université des sciences sociales de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, XLIV, pp.105-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du droit a la vie familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 95, pp.13 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauriou et la théorie de l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30 (1), pp.381-412. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dreso.1995.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauriou et la théorie de l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30/31, pp.381-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des difficultés contentieuses nées du contrôle des comptes relatifs aux aides directes apportées par la commune à une association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'université des sciences sociales de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XLIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques bonnes raisons de douter du néoconstitutionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie: du crépuscule à l'aube ? : actes du colloque des 13 juin et 14 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauriou's Institutionalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normativity and Institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories de la justice et prohibition du niqab en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'UNOESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Chapeco, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a theory of semi-presidentialism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constitutional Development: A Dialogue between Asia and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kaoshiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una administración al servicio de la política: el modelo europeo en cuestionamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées franco-cubaines de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des nouvelles constitutions et du néoconstitutionnlaisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université Fédérale de Goîania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Goinia, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuel, un horizon indépassable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du droit, la question du livre – Le « livre à venir » dans les facultés de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justica transicional y dialogo de paz en Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El proceso de Paz, mesa redonda de la Universidad Santiago de Cali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derecho a la memoria y proceso de paz en Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la Catedra UNESCO, Université Externado de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des travailleurs en droit constitutionnel français : l'exemple du droit de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre franco-japonaise autour des transferts de concepts juridiques: actes du dixième "Séminaire franco-japonais de droit public", tenu du 15 au 17 septembre 2012 à l'université de Kyoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japon. pp.277--284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulacion del derecho por los juristos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Université de Cali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cali, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du CREDOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation du droit par les juristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Droit et Réalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00932030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semi-présidentialisme selon Duverger : réflexions sur une exportation problématique d'une doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées franco-japonaise de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Powers facing Political Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la justificación moral del derecho a la memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar de Teoria del Derecho del ITAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What facts for an empiricist concept of law : is force sufficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boconi University Seminary around Frédéric Schauer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01161894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una cuestion de teoria del derecho frente al juez administrativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIta Encuentro Nacional Cubana De Derecho Administrativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bayamo, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive rules, strategic rules : an analysis of games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de théorie du droit de l'Université de Buenos Aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descentralización Administrativa Y Descentralización Política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinto Encuentro Nacional Cubana De Derecho Administrativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Camaguey, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuple nommé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Radikal, Au nom du Peuple Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la nociòn de operador juridico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Maestria de téoria del derecho de la Universidad de Buenos Aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00944245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l'homosexualité, entre visibilité et lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université Externado de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment garantir le droit au logement ? le (mauvais) exemple français de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde Conférence universitaire franco-germano-biélorusse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Minsk, Biélorussie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00929714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de performance et la réforme de l'administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées franco-cubaines de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Catedra UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit européen et Etat des Personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La personne en droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que son los derechos oponibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université de Jaèn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Jaèn, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00929717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes actuels de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université Externado de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre systèmes juridiques nationaux de droit : questions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde Conférence universitaire franco-germano-biélorusse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Minsk, Biélorussie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effectivité de la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université de Keio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoria y Derechos Humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Catedra Unesco de l'Université Externado de Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux nouveaux enjeux du droit au XXIe siècle : la formation des juristes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit au XXIème siècle, enjeux et tendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vilnius, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Modello della Quinta Repubblica Francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forma di governo e sistema elettorale : due variabili indipendenti ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, une question de droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université de Birzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rammalah, Territoires palestiniens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norm creation, a bad nightmare ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Univesité d'Essex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Colchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit... à l'envers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de l'Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-cubain de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Santiago de Cuba, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux déclinaisons d'un argument sur l'anthropologie du droit : Griffiths et Kelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes étapes de la pensée anthropologique sur le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction droit public-droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université de Birzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Ramallah, Territoires palestiniens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles juridiques, règles du jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Université fédérale de l'Etat d'Esperito Santo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Vitoria, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender issues and french human rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du PREFALC à la PUC, Rio de Janeiro, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsen and Hart in 20th-century Legal Philosophy in Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès mondial de l'IVR, atelier Kelsen and Hart: History of Legal Philosophy in the 20th Century,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Olivecrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de Théorie et Analyse du droit, Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories critiques du droit,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme EUCLID (Enseignement universitaire clinique du droit), Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique du droit contemporaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Séminaire franco latino-américain Critique du droit de Tiradentes, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tiradentes, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender equality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du PREFALC à l'UNISINOS, Porto Alegre, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'homme et positivisme, une question doublement stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Université doctorale commune Nanterre-Palerme : Interprétation, principes et valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités des bases constitutionnelles du droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université del Salvador</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du droit de la famille et du patrimoine, Institut de recherches juridiques de la Sorbonne, Université Panthéon Sorbonne Paris 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie politique du service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de La Havane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit public de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Conférence des juristes francophones du Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme et liberté religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Escola de Saúde Pública Rio Grande do Sul, Porto Alegre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto Alegre, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse critique du langage du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méthodologue de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human rights doctrines in latin america : some conceptual problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université Rey Juan Carlos, Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la notion de service public en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de La Havane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivisme, critique du droit et stratégie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine doctorale intensive de l'Ecole de droit, Sciences Po, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Legal Thought Today, in France and America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco American Legal Influences, Then &amp; Now, Harvard University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and human rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du PREFALC à l'UNISINOS, Porto Alegre, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse économique du droit, quelques observations d'un point de vue juridique critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe de Recherche en Droit Economie et Gestion, Université de Nice-Sophia-Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french principles of secularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du PREFALC à la PUC, Rio de Janeiro, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction de la QPC en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde avec Pierre Joxe à l'Université de Birzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Ramallah, Territoires palestiniens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la constitution sans l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise et constitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories de l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de Birzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rammalah, Territoires palestiniens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des femmes à la vie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été sur La participation en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vilnius, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires avec Evelyne Serverin, Bernard Lacroixn François Vatin et Liora Israël, Ecole doctorale de l'Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there Human Rights ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du groupe droits de l'Homme de l'UNISINOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réductionnisme empiriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du DU Théorie du droit, Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la vie privée et la hiérarchie des droits fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection de la vie privée en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vilnius, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Burqa Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtsfindung in the Context of Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juridisme et économisme: de quelques difficultés méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Economis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuspositivismo e realismo giuridico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dottorato di ricerca in teoria del diritto e ordine giuridico europeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Catanzaro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruse de l'insuffisance ou insuffisances de la ruse, une lecture critique de Marx positiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antinomies, une approche réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Ecole doctorale de droit Lyon-Saint Etienne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on ne pas faire une sociologie du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'Ecole doctorale de droit et sciences politiques</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Ouest Nanterre La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos Conclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel sens pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sceaux, France. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00367623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of social right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varieties of social rights in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivismo y derechos humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positivismo y derechos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne – une communauté de valeurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Vilnius, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme juridique : un point de vue théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologie de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00567327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de solidarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été franco allemande de Vilnius: la Solidarité et l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Vilnius, Lituanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunas criticas sobre los controvertidos &amp;quot;derechos oponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Franco-Americano de filosofia del derecho publico, Université de Buenos Aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La razionalisación del parlamentarismo en la constitución de1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences aux Universités Cuyo et Aconcagua, et au Tribunal provincial de Mendoza, Argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du positivisme, la philosophie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans le cadre du DU Théorie du droit, Université de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie empiriste du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie empiriste du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites des guides de légistique : l'exemple du droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guider les parlements et les gouvernements pour mieux légiférer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et science du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et science du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une théorie des sources du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une théorie des sources du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity acts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hacia una democracia paritaria - Seminario internacional Complutense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruling the Headscarf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Multidimensional Equality Law - Developing Interdisciplinary Perpsectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universalisme des droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'universalisme des droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Fortaleza, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la famille, entre droits de la personne et moralité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Chaire de notariat de Montréal, Université du Québec à Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit, les valeurs, les normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit, les valeurs, les normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le positivisme, une (autre) lecture politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du Centre de droit privé et comparé du Québec, Université McGill, Montréal, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de droit privé et comparé du Québec, Université McGill, Montréal, Canada, Apr 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille comme catégorie du droit et des juristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille comme catégorie du droit et des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie, science et doctrine juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, science et doctrine juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stipulations pour une analyse réaliste du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stipulations pour une analyse réaliste du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La norme juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bobbio's lexicological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bobbio's lexicological analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuestion del género en el derecho de la familia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuestion del género en el derecho de la familia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aveu théorique comme préalable au travail juridique savant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VI° congrès français de droit constitutionnel, Montpellier, Juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner pour ou contre le président</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner pour ou contre le président</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La teoria de las &amp;quot;contraintes&amp;quot; juridicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La teoria de las "contraintes" juridicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Tossa de Mar, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le pragmatisme de Richard Posner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le pragmatisme de Richard Posner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi adopter une posture réaliste en théorie du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pourquoi adopter une posture réaliste en théorie du droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'état civil dans la construction de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle de l'état civil dans la construction de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches de la recherche juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2004, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La constitutionnalisation de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does it mean to refuse reviewing the amending process of the constitution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What does it mean to refuse reviewing the amending process of the constitution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a peur de la thèse en théorie du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui a peur de la thèse en théorie du droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gouvernance, fin du Gouvernement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gouvernance, fin du Gouvernement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hiérarchie entre normes primaires et secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La hiérarchie entre normes primaires et secondaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'une norme fondamentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'une norme fondamentale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition des termes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des termes juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse sur la théorie réaliste de l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La controverse sur la théorie réaliste de l'interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits de la personne à l'Etat de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des droits de la personne à l'Etat de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituting Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Baines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des droits de la personne à l'Etat de droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Quotas to paritary rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Quotas to paritary rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the legal system face industrialization? Legal controversies and evolutions in France (1890-1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How did the legal system face industrialization? Legal controversies and evolutions in France (1890-1921)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception d'Olivecrona en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Castignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Faralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception d'Olivecrona en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit comme fait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vocabulaire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vocabulaire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in french constitutional Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in french constitutional Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction publique de la sphère privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction publique de la sphère privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme juridique dans la théorie juridique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pluralisme juridique dans la théorie juridique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal realism and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal realism and constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle législation sur la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle législation sur la parité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions publiques de la sphère privée : la construction de la famille comme objet juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions publiques de la sphère privée : la construction de la famille comme objet juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi sert la théorie du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert la théorie du droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kvinnenes rettigheter og familieretten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kvinnenes rettigheter og familieretten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Parity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What is Parity ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des femmes, droit de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit des femmes, droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Oslo, Norvège</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Univers Juridiques des Questions Familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Univers Juridiques des Questions Familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duez et la Théorie des Droits publics individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Duez et la Théorie des Droits publics individuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d'une école du pluralisme : (de) la doctrine institutionnaliste française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A propos d'Une Ecole du pluralisme : (de) la doctrine institutionnaliste française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du droit à la vie familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection du droit à la vie familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de religion en droit international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, pp.273-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kelsen, autobiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2023, Les sens du droit, 9782247225972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie générale du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Connaissance du droit, 9782247199228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03607821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' état d'urgence: de l'exception à la banalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halpérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halpérin, Jean-Louis and Hennette-Vauchez, Stéphanie and Millard, Éric. Presses universitaires de Paris Nanterre, 2017, Actualité, 978-2-84016-267-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme scandinave dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24, 2014, Revus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realist Conceptions of Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mindus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hart Publishing Oxford, pp.204, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'ordre juridique : les juristes et la hiérarchie des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idèas e instituciones constitucionales en el Siglo XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Valadès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gamas Torruco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Julien-Laferrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siglo Veiniuno Editores, pp.560, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria generale del Diritto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Carrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Giappichelli Editore, Turin, pp.124, 2009, Jus Publicum Europaeum, Agostino Carrino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cadiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caillosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR, pp.252, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie générale du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2006, Connaissance du droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée de la jeune recherche en philosophie et théorie juridiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Pfersmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Troper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la SFPJ et du CTAD, pp.82, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'empirisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Matzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editeurs juridiques associés (EJA) - LGDJ, 2004, La pensée juridique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'empirisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, pp.229, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie empiriste du droit est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, pp.80, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et droit public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editeurs juridiques associés (EJA) - LGDJ, 1995, Bibliothèque de droit public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et droit public. Recherches sur la construction d'un objet juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G.D.J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Tome 182, pp.540, 1995, Bibliothèque de droit public, 978-2-275-00220-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro González Monzón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Quo vadis, Kelsen? Estudios a 90 años de la primera edición de la Reine Rechtslehre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palestra Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2025, 9786123256098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro Gonzalez Monzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los principios jurídicos Un estudio crítico y propositivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Olejnik, pp.23-29, 2023, 9789564074061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme et cognitivisme(s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Putman; Frédéric Rouvière; Valérie Michel; Vincent Réveillère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum Jean-Yves Cherot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.417-434, 2023, 978-2-8027-7312-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) utilité(s) du “réalisme scandinave” pour la connaissance du droit et pour la detérmination des méthodes d’analyse de cet objet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mouton; Xavier Magnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles doctrines constitutionnelle pour quel(s) droit(s) constitutionnel(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.49-57, 2022, 9782849345009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Por que um direito à memória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia Bernardes; Bethania Assy; Antonio Pele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Direitos Humanos entre Captura e Emancipação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora PUC-Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-106, 2022, 978-65-88831-09-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04327299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatheory of an (Empirical) Legal Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Carpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta-theory of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, pp.197-211, 2022, 9781789450743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04323319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : quelle légalité ? Validité, conformité, justiciabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Defoort; Benjamin Lavergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juger de la légalité administrative, Quel(s) juge(s) pour quelle(s) légalité(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.1-12, 2021, 9782711035946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauriou, Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mortimer Sellers; Stephan Kirste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Philosophy of Law and Social Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.1-4, 2021, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6730-0_958-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et décisions, Paradoxes autour de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIIè séminaire franco-Japonais de droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée, pp.7-16, 2020, 978-2-36517-102-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le caractère pré-moderne du néo-constitutionnalisme lationo-américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Halpérin; Olivier Cayla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Néo ou rétro-constitutionnalismes, Mise en perspective de la démocratie constitutionnelle contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, 2019, 9782849342756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit privé, droit public : quelques enjeux d’une distinction doctrinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Emercich; L. Saint-Pierre Harvey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le public en droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Yvon Blais, pp.3-21, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semi-présidentialisme selon Duverger : réflexions sur une exportation problématique d'une doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Guérin-Bargues; H. Yamamoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources nouvelles du droit, Regards comparés franco-japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.149-180, 2018, 978-2849343678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène : des droits naturels aux droits de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Grosbon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1966-2016 : Résistance et résilience des Pactes internationaux de protection des droits de l’Homme à l’épreuve d’une société internationale post-moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, pp.89-97, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01891895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los recursos administrativos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orisell Richards Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los recursos administrativos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones ONBC, pp.9-18, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques bonnes raisons de douter du néoconstitutionnalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Champeil-Desplats. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et constitutionnalisme : retours critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.245-254, 2018, 9782849341742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropocène : des droits naturels aux droits de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Grosbon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1966-2016 : Résistance et résilience des Pactes internationaux de protection des droits de l’Homme à l’épreuve d’une société internationale post-moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, 2018, 9782233008824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro Gonzalez Monszon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los principios generales del Derecho: una manifestación de la complejidad del fenómeno jurídico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniAcademia Leyer, pp.11-21, 2018, 9789587697582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halpérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' état d'urgence: de l'exception à la banalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.11-17, 2017, Actualité, 978-2-84016-267-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence de l’ « exception » : Vers une troisième forme de démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Halpérin; Stéphanie Hennette-Vauchez; Eric Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état d’urgence, de l’exception à la banalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.255-268, 2017, 978-2-84016-267-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04324657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence de l'&amp;quot;exception&amp;quot; : Vers une troisième forme de démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halpérin, Jean-Louis and Hennette-Vauchez, Stéphanie and Millard, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' état d'urgence: de l'exception à la banalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2017, Actualité, 978-2-84016-267-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V°Antiformalism : Maurice Hauriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pattaro, Enrico and Roversi, Corrado and Barberis, Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Treatise of Legal Philosophy and General Jurisprudence. Volume 12 Tome 2: Legal Philosophy in the Twentieth Century: The Civil Law World Main Orientations and Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.414--422, 2016, 978-94-007-1479-3 978-94-007-1478-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20th-Century Legal Philosophy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halpérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jean Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Treatise of Legal Philosophy and General Jurisprudence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56 (1), </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.411-455, 2016, 978-94-007-1479-3. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1479-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03279724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libres propos sur les prétendues &amp;quot;Écoles&amp;quot; en droit (et un peu en science politique...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Espagno, Delphine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) droit(s) selon &amp; avec Jean-Arnaud Mazères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Epitoge, pp.141--155, 2016, 979-10-92684-19-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miracle européen est-il transposable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rohlfing-Dijoux, Stéphanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Intra-regional Exchanges through the Abolition of Commercial and Tariff Barriers / L'abolition des barrières commerciales et tarifaires dans la région de l'Océan indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.29--38, 2016, 978-2-8076-0127-7 978-2-8076-0128-4 978-2-8076-0129-1 978-2-8076-0126-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relier savoir et savoir-faire, connaissances et compétences, théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurey, Xavier and Redor, Marie-Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cliniques juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.105--112, 2015, 978-2-84133-749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Halpérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le droit public à Paris sous la Troisième République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.IX-X, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés conceptuelles de l'institutionalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, Régulations Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.247-257, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation juridique comme acte d'autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Cagiao y Conde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notion d'autorité en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.41-56, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des travailleurs en droit constitutionnel français : l'exemple du droit de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Brunet, K. Hasegawa et H. Yamamoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres franco-japonaises autour des transferts de concepts juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.277-284, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de Droit, Droits de l'Homme, Démocratie : une conjugaison problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gonzales Palacios, T. Rensmann et M. Tirard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Etat de Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France à Lima, pp.35-46, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur l'apologie hollywoodienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Touzeil-Divina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parlement aux écrans !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Epitoge, pp.49-56, 2013, L'Unité du Droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00932015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hiérarchie des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Brunet, E. Millard et J. Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'ordre juridique : les juristes et la hiérarchie des normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2013, La fabrique de l'ordre juridique : les juristes et la hiérarchie des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Leverd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.87-104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Ross and Realist Conceptions of Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Brunet, Eric Millard, Patricia Mindus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Theory and Practice of Legislation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hart Publishing, pp.77-89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ruse de l'insuffisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-A. Fontoura Costa, J.-M. Arruda de Andrade et A. Mery Hansen Matsuo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direito : Teoria e Experiência, Estudos em Homenagem a Eros Roberto Grau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malheiros Editores, pp.1082-1096, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et énoncé de la norme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Champeil-Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Hammje, L. Janicot et S. Nadal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'efficacité de l'acte normatif, Nouvelle norme, nouvelles normativités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lextenso, pp.63-73, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutional interpretation as norm creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Adeodato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Rights and the Problem of Legal Injustice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noeces, pp.259-275, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorian Guinard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions sur la construction d'une notion juridique, l'exemple de la notion de services d'intérêt général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19-22, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte du droit dans un contexte de globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Y. Chérot et B. Frydman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science du droit dans la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.49-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories de l'Interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Touzeil-Divina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction Encyclopédique au Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.219-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit au logement opposable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges François Julien-Laferrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.413- 428, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I fought the law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Mastor, J.-P. Marguénaud et F. Marchadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Rock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.193-200, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentham et la science du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malik Bozzo-Rey et Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bentham juriste, l'utilitarisme juridique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.153-160, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'état civil dans la construction de l'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du Doyen F.-P. Blanc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan et Presses Universitaires de Toulouse 1 Capitole, pp.721-727, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire comme instrument de la puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Doat et G Darcy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.251-259, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie(s) des sources du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Touzeil-Divina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction Encyclopédique au Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.222-223., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Julien-Laferrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7. D. Valadès, J. Gamas Torruco, F. Julien-Laferrière &amp; E. Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idèas e instituciones constitucionales en el Siglo XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siglo Veintiuno Editores, pp.7-11, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières QPC en droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X Philippe et M. Stéfanini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions prioritaires de constitutionnalité : premiers bilans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, pp.43-48, 2011, Les cahiers de l'Institut Louis Favoreu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension politique du pluralisme familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions sur le pluralisme familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.229-240, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que &amp;quot;Doctrine&amp;quot; veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La doctrine en droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Litec, pp.3-12, 2010, Travaux de l'AFDA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil constitutionnel opère-t-il des revirements de jurisprudence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B Matthieu et M. Verpeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autorité des décisions du conseil constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp. 89-98 et 107-113, 2010, Les cahiers constitutionnels de Paris 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivisme logique et réalisme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Chérot et Eric Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analisi e Diritto 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcial Pons, pp.177-189, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme, normativité, juridicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Younés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Rude-Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwige Rude-Antoine et Genevière Chrétien- Vernicos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies et droits, état des savoirs et orientations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.77-106, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00372796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementi per un approccio analitico de la complessità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gembillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La complessità del diritto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guida, pp.60-80, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un essai non tranformé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en l'honneur du professeur Jean-Arnaud Mazères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Litec, pp.555-567, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00572584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effectivité des droits de l'homme (V°)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Andriantsimbazovina, H. Gaudin, J.-P. Marguenaud, St. Rials et F. Sudre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1 et s., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00360360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites des guides de légistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Flückiger et Christine Guy-Ecabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guider les parlements et les gouvernements pour mieux légiférer ? Le rôle des guides de légistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schulthess Medias Juridiques SA (Genève), pp.117-128, 2008, Pratique du droit administratif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un argument d'analogie entre l'activité universitaire des juristes et des médecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Champeil-Desplats et Nathalie Ferré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières du droit, critique des droits : Billets d'humeur en l'honneur de Danièle Lochak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, LGDJ, pp.343-352, 2007, Droit et Société - Recherches et Travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories de l'institution et disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Ancel et J. Moret-Bailly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un droit commun disciplinaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.29-40, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de la vie familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Wachsman et F. Picod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisclasseur Libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.fascicule 1200, 2007, Encyclopédies du Jurisclasseur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une approche analytique de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Doat, Jacques Le Goff et Philippe Pédrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Complexité (Pour une nouvelle intelligence du droit vivant)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.141-153, 2007, L'univers des normes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système juridique et ordre juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bulygin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Béchillon, P. Brunet, V. Champeil-Desplats et E. Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture du droit, Mélanges en l'honneur du professeur Michel Troper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.223-230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'existence de principes supra constitutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Peczenick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Béchillon, P. Brunet, V. Champeil-Desplats et E. Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture du droit, Mélanges en l'honneur du professeur Michel Troper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.817-826, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour de la personnalisation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Chauvière et P. Kertudo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements familiaux et leur institution en France : anthologie historique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, La documentation française, pp.526-536, 2006, Comité d'Histoire de la Sécurité Sociale - Cahier d'Histoire de la Sécurité Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la signification politique de la théorie de l'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Béchillon, P. Brunet, V. Champeil-Desplats et E. Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture du droit, Mélanges en l'honneur du professeur Michel Troper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.725-734, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la Stufenbaulehre de Merkl nous apprend sur le concept de droit de Kelsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanley Paulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. de Béchillon, P. Brunet, V. Champeil-Desplats et E. Millard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture du droit, Mélanges en l'honneur du professeur Michel Troper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.789-806, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réalisme scandinave et la Théorie des contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Troper, Véronique Champeils-Desplats et Christophe Grzegorczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des contraintes juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.143-154, 2005, La pensée juridique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation politique des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir de la Famille, Familles de Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.307-318, 2005, Méridiennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Verpeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Code civil et constitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.65-81, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les théories italiennes de l'Institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Basdevant et M. Bouvier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat ou institution : un enjeu de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.31-46, 2004, Systèmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une utilisation critique de l'Anthropologie du droit par les juristes... et les anthropologues du droit !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Droit, Intersections et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.295-300, 2004, Collection Cahiers d'Anthropologie du Droit - Droit et Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituting Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Baines and R. Rubio-Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The gender of constitutional jurisprudence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.122-148, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur l'affaire Palau-Martinez contre France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tavernier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et la Cour européenne des droits de l'homme (la jurisprudence en 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Bruylant, pp.81-91, 2004, Collection du CREDHO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves remarques théoriques sur le statut des solidarités familiales en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Debordeaux et P. Strobel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les solidarités familiales en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.215-231, 2003, Droit et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Alland et S. Rials. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la culture juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF - Lamy, pp.1297-1299, 2003, Quadrige/dicos poche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « nation » du Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Cabanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des Nations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions de Paris Max Chaleil, pp.205-216, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques utilisations actuelles du concept de citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Gonod &amp; J.P. Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, souveraineté, société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.33-45, 2003, Thèmes et Commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Février &amp; P. Cabanel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, pp.415-443, 2001, Amphi 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Matzner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses universitaires de Perpignan, pp.152-187, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Matzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Matzner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses universitaires de Perpignan, pp.73-89, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour de la personnalisation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Chauvière, M. Saussier, B. Bouquet, R. Allard, B. Ribes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Implicites de la politique familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.11-18, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux lectures critiques d'Alf Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Jouanjan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories réalistes du droit,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Strasbourg, pp.9-14, 2000, Annales de la faculté de droit de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théorie réaliste et la Théorie pure du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Kelsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Sommeregger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Jouanjan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories réalistes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Strasbourg, pp.15-42, 2000, Annales de la faculté de droit de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signification juridique de la Responsabilité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Ségur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernants, quelle responsabilité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.81-100, 2000, Logiques Juridiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le réalisme scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert L.A. Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Jouanjan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories réalistes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Presses universitaires de Strasbourg, pp.43-50, 2000, Annales de la faculté de droit de Strasbourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de transposition des concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Matzner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses universitaires de Perpignan, pp.63-71, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies juridiques de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parité: enjeux et mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, pp.265-273, 1998, Féminin et Masculin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection par l'Etat du droit de l'individu à mener une vie familiale normale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Fine, C. La terrasse &amp; C. Zaouche-Gaudron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Chacun sa famille, Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Universitaires du Sud, pp.235-244, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur une lecture de la loi naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et liberté, Etudes en l'honneur du Professeur Jacques Mourgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.67-80, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur des ordres normatifs imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Ribot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Bande Dessinée, l'univers juridique et politique de la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.255-266, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité et représentations politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parité: enjeux et mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, pp.198-203, 1998, Féminin et Masculin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00126326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de constitutionnalité et protection des droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l'article 49.3 de la constitution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté d'expression, liberté de croyance et laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concepts en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Ponsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois modèles de justice constitutionnelle en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception française du contrôle de constitutionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits sociaux comme conditions de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits sociaux en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu du positivisme pour les droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêvons d'une politique familiale idéale...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T'inquiète pas, je t'explique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel droit, pour quelles familles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits des pauvres, pauvres droits ? » Justiciabilité des droits sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Altwegg-Boussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Benlolo-Carabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">08.28, Mission de Recherche Droit et Justice - MRDJ. 2019, pp.482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes : une analyse positiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Ribeirao Preto. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01854584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et droit public Recherches sur la construction d'un objet juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Millard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Jean Moulin - Lyon III, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId431"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="097C1E63"/>
+    <w:nsid w:val="2E4B2519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-millard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8453-1832" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Troper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52292/j.dsc.2024.4639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05026547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.13219" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.10172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.7290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Renostro Heinen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52292/j.dsc.2018.2229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15688/lc.jvolsu.2017.4.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24546/E0040954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Palmer Olsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revus.3055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.159" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Xifaras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ch&#233;rot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.076.0011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360366v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.059.0059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Z0G3F2VZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125777v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125724v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.050.0013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126547v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Ross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matzner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1995.1343" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114431v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934159v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934183v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617731v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617779v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617739v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567322v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617776v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617820v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654098v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567324v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567317v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360375v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567327v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126630v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149605v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010414v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126636v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126602v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009961v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126640v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125696v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126610v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126643v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126658v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Baines" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126650v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Castignone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faralli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126575v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126666v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126669v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126668v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125877v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126619v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126592v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126579v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126620v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126621v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125874v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125698v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050532v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607821v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/theorie-generale-du-droit-connaissance-du-droit-p.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mercier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mindus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115773v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654061v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Valad&#232;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gamas Torruco" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Carrino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00576399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Arnaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caillosse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Darcy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009956v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131963v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Pfersmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009978v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126349v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009967v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472734v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/famille-et-droit-public-recherches-sur-la-construction-d-un-objet-juridique-9782275002200.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palestraeditores.com/producto/quo-vados-kelsen/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324602v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324482v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323319v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editora.puc-rio.br/media/direitos_humanos_book.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324434v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898519v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_958-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324368v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324169v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324299v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324212v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891895v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324197v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324187v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324157v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324272v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04337340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324657v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647262v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647279v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279724v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Herrera" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jean Arnaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-007-1479-3_12" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1479-3_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647277v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647310v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154094v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154092v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115491v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941087v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932015v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132207v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935703v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934616v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938344v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617852v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617844v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617839v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572583v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617835v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653969v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617850v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654065v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654037v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572579v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573287v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572571v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Youn&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Rude-Antoine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654078v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572584v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315491v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135314v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193344v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260822v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144944v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125984v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bulygin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125995v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Peczenick" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131682v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125981v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125992v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Paulson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126003v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126009v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126007v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126017v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126013v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126014v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126011v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126241v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128209v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126251v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126249v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125972v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131681v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126299v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126308v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kelsen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sommeregger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126322v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126310v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert L.A. Hart" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125970v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126327v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125702v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125701v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128854v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126326v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ortiz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154106v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154099v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154114v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154085v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ponsard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154098v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154112v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154103v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154105v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154110v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009824v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009809v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009808v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216174v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benlolo-Carabot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bompard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854584v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012086v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-millard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8453-1832" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04996189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Troper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52292/j.dsc.2024.4639" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05026547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.13219" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.10172" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.7290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Renostro Heinen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52292/j.dsc.2018.2229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15688/lc.jvolsu.2017.4.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24546/E0040954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1215" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Palmer Olsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revus.3055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925888v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.159" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Xifaras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ch&#233;rot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.076.0011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360366v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.059.0059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Z0G3F2VZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Ray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125777v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125724v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.050.0013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126547v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Ross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matzner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dreso.1995.1343" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009806v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934618v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934159v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934183v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933670v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654097v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617731v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617779v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617739v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567322v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617776v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617820v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654098v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567324v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567323v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567317v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360375v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567327v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126630v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149605v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010414v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009961v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126640v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126607v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125696v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126610v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126643v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126658v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Baines" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126650v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Castignone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faralli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126575v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126666v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126669v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126668v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125878v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125877v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126619v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126592v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126579v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126620v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126621v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125874v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125698v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050532v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607821v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/theorie-generale-du-droit-connaissance-du-droit-p.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648776v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mercier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mindus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115773v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654061v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Valad&#232;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gamas Torruco" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Carrino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00576399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Arnaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Borges" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caillosse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Darcy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009956v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131963v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Pfersmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009978v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126349v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009967v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472734v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/famille-et-droit-public-recherches-sur-la-construction-d-un-objet-juridique-9782275002200.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palestraeditores.com/producto/quo-vados-kelsen/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324602v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323474v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324482v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327299v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editora.puc-rio.br/media/direitos_humanos_book.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323319v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324434v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898519v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_958-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324368v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324169v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324299v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324212v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891895v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324197v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324187v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324157v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324272v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04337340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324657v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647262v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647279v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279724v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Herrera" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jean Arnaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-007-1479-3_12" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1479-3_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647277v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647310v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154094v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154092v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115491v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941087v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932015v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132207v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935700v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935703v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941091v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934616v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938344v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617852v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617839v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617844v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572583v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617835v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653969v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617850v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654065v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654037v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572579v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573287v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572571v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Youn&#233;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Rude-Antoine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654078v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572584v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315491v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135314v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193344v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260822v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144944v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125984v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bulygin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125995v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Peczenick" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131682v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125981v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125992v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Paulson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126003v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126009v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126007v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126017v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126013v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126014v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126011v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126241v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128209v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126251v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126249v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125972v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131681v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126299v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126308v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kelsen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sommeregger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126322v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126310v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert L.A. Hart" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125970v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126327v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125702v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125701v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128854v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126326v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ortiz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154106v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154114v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154099v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154085v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ponsard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154098v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154112v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154103v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154105v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154110v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009824v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009809v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009808v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216174v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benlolo-Carabot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bompard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854584v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012086v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>