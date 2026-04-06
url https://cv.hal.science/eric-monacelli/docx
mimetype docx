--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric MONACELLI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités (CNU 61)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Associé FSATI (Franco Sud Africain Institute of Technology)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de Recherche : Robotique, Interaction & Assistance Homme/Machine,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications : Mobilité Inclusive, Cobotique, Arts et Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets : Gyrolift, Virtual Fauteuil, BECAPE, ESTA, Verticale (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.lisv.uvsq.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LISV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animateur de l'équipe Robotique Interactive (RI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien vers le </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Versailles St Quentin (UVSQ) - Université Paris Saclay</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité Sociétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Président de </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREMH</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Centre d'Expertise National sur les Aides à la Mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission : Favoriser la mobilité de tous (Information, Formation et Accompagnement de l'innovation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole de la Mobilité, Sensibilisation, Evaluations Cliniques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and evaluation with construction workers of virtual reality and force feedback modalities for formwork panel action training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ducoulombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-025-00853-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel high corrosion-resistant and superhydrophobic MAO-30/PA/VTES composite coating on Cu[sbnd]15Fe alloy for long-term corrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqing Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honggun Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 493, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.131287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Gestures Recognition for Wheelchair Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C Martinez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhedmar Callupe Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Foggea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maflohé Passedouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology in Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.84-90. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCRE57112.2023.10155605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the dedicated software PLEIA provide computer access assessment for people with physical disabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10209-023-01005-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Emotions Detection and Learning using a Fairy Tale Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Fouad Riman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.126-131. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/ajeassp.2022.126.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WISP, Wearable Inertial Sensor for Online Wheelchair Propulsion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhedmar Callupe Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Foggea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhisa Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (11), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22114221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising the impact of pressure control on leakage flow in water distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thapelo C. Mosetlhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengzhi Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, MDPI Water, 13 (19), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Riemannian Distances and Divergences, Applied to SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Pressure Control Approaches in Water Supply Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thapelo Mosetlhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengzhi Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1732. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12061732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation posturale sur fauteuil roulant : évaluation de faisabilité de la plateforme Virtual Fauteuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pouvrasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (6), pp.416. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrolift, a new way of verticalisation on mobile personal transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Trénoras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.98-115. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation active à l’accessibilité de lieux publics par une mise en situation immersive via la plateforme Virtual Fauteuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pouvrasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (6), pp.412. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can recommendations regarding computer equipment for people with disabilities be supported by objective data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErgOThérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Design of an Augmented Reality Differential Drive Mobility Aid in an Enabled Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.115-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Simplistic Neural Controllers toward Adaptation to Internal Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Journal of Advances in Modelling, advances C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (6), pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical aid adaptation with robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Thieffry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Journal of Advances in Modelling, advances C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (6), pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Systems and Assistive Technology for Last Mile Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Noreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Computer Sciences, Antony, France, 2018, Institute of Computer Sciences Press, ISBN: 978-2-490255-00-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric MONACELLI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités (CNU 61)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre Associé FSATI (Franco Sud Africain Institute of Technology)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de Recherche : Robotique, Interaction & Assistance Homme/Machine,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications : Mobilité Inclusive, Cobotique, Arts et Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets : Gyrolift, Virtual Fauteuil, BECAPE, ESTA, Verticale (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.lisv.uvsq.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LISV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animateur de l'équipe Robotique Interactive (RI)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien vers le </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Versailles St Quentin (UVSQ) - Université Paris Saclay</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité Sociétale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Président de </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREMH</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Centre d'Expertise National sur les Aides à la Mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission : Favoriser la mobilité de tous (Information, Formation et Accompagnement de l'innovation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole de la Mobilité, Sensibilisation, Evaluations Cliniques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and evaluation with construction workers of virtual reality and force feedback modalities for formwork panel action training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ducoulombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-025-00853-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel high corrosion-resistant and superhydrophobic MAO-30/PA/VTES composite coating on Cu[sbnd]15Fe alloy for long-term corrosion protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqing Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honggun Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 493, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.131287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Gestures Recognition for Wheelchair Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C Martinez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhedmar Callupe Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Foggea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maflohé Passedouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology in Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.84-90. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCRE57112.2023.10155605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the dedicated software PLEIA provide computer access assessment for people with physical disabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10209-023-01005-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Emotions Detection and Learning using a Fairy Tale Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Fouad Riman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.126-131. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3844/ajeassp.2022.126.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WISP, Wearable Inertial Sensor for Online Wheelchair Propulsion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhedmar Callupe Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Martinez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Foggea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhisa Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (11), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22114221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Riemannian Distances and Divergences, Applied to SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising the impact of pressure control on leakage flow in water distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thapelo C. Mosetlhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengzhi Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, MDPI Water, 13 (19), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13192617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Pressure Control Approaches in Water Supply Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thapelo Mosetlhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengzhi Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1732. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12061732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation posturale sur fauteuil roulant : évaluation de faisabilité de la plateforme Virtual Fauteuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pouvrasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (6), pp.416. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrolift, a new way of verticalisation on mobile personal transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Trénoras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxin Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hafsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Benali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.98-115. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation active à l’accessibilité de lieux publics par une mise en situation immersive via la plateforme Virtual Fauteuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pouvrasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Routhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (6), pp.412. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.10.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can recommendations regarding computer equipment for people with disabilities be supported by objective data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Varillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErgOThérapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Design of an Augmented Reality Differential Drive Mobility Aid in an Enabled Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Steyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.115-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Simplistic Neural Controllers toward Adaptation to Internal Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in modelling and analysis. C, Systems analysis, control &amp; design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (6), pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical aid adaptation with robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Thieffry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in modelling and analysis. C, Systems analysis, control &amp; design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (6), pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Systems and Assistive Technology for Last Mile Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Magoulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Noreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Computer Sciences, Antony, France, 2018, Institute of Computer Sciences Press, ISBN: 978-2-490255-00-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lisv.uvsq.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ceremh.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hafsia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00853-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724496v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Feng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqing Mei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggun Song" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Martinez Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhedmar Callupe Luna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Foggea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafloh&#233; Passedouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boulesteix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Varillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-023-01005-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Fouad Riman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajeassp.2022.126.131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Rocha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhisa Hirata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thapelo C. Mosetlhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Du" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192617" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03015762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K Kalunga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09473-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thapelo Mosetlhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061732" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pouvrasseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Routhier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malafosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Tr&#233;noras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Yin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.10.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S6Z58L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pouvrasseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gastal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gacem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoinville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaplace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Thieffry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02750641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Noreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lisv.uvsq.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ceremh.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hafsia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00853-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724496v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Feng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqing Mei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggun Song" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Martinez Rocha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhedmar Callupe Luna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Foggea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafloh&#233; Passedouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155605" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boulesteix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Varillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-023-01005-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Fouad Riman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajeassp.2022.126.131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Rocha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhisa Hirata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03015762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K Kalunga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09473-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thapelo C. Mosetlhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Du" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thapelo Mosetlhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061732" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pouvrasseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Routhier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malafosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Tr&#233;noras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Yin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.10.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S6Z58L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pouvrasseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.10.157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gastal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gacem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hamam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoinville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaplace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Thieffry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02750641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magoul&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Noreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>