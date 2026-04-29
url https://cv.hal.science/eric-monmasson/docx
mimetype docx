--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Monmasson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Router: A Sustainable Solution for Future Residential Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Husev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPEL.2024.3525349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive single-diode model parameter identification under small mismatching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pavon-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bastidas-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245, pp.122735. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Optimisation Method for Tuning the HF Injection Parameters of an Extra Low Voltage Encoderless Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Belghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Haje Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Id-khajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.307-324. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pead-2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online real-time robust framework for non-intrusive load monitoring in constrained edge devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.124814. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-SpecNNet: A Real-Time Embedded NN-Based Parameters Estimation for WPT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cirimele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3515264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-Driving Performance Evaluation Based on a New Figure of Merit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez-Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.609. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13030609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of Modulation Strategies in Modular Multilevel Converters: An Attempt for a Better Compromise Between the efficiency and Capacitor Voltages' Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Beneit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIES.2024.3447885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Aging Models Based on High-Current Incremental Capacity in Fast Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Speed Range Sensorless Control of Five-Phase PMSM Drive under Healthy and Open Phase Fault Conditions for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Assoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16010279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery State-of-Health estimation based on multiple charge and discharge features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Postiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 263, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2022.125637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Identification–Based Adaptive Real-Time Simulators for Power Electronic Converters—Application to Three-Phase and NPC Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.1094. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12051094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-on-Chip FPGA Devices for Complex Electrical Energy Systems Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcian Cirstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.53-64. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2021.3052179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Segmented Three-Phase Synchronous Motor with Highly Coupled Sub-Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2022.3183342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Fully FPGA-Based Real-Time Simulators for Static Power Converters With Power Switch Characteristics Approximated by Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.9624-9633. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2021.3112999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Real-Time Simulator for Sensorless Control of Modular Multi-Level Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Id-khajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.719. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11050719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New voltage compensation of a standalone CDFIG supplying unbalanced loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.106396. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Industrial Electronics: A Cross-Disciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Lucía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2020.3032942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC-based embedded real-time simulation of mismatched photovoltaic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.267-281. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Industrial Electronics: A Cross-Disciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2020.3032942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Time-Domain Implementation Methods for Fractional-Order Battery Impedance Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4415. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14154415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic design methodology for DC-link voltage control of single phase grid-tied PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application domain extension of incremental capacity-based battery SoH indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.121224. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Sensorless Control of Switched Reluctance Motor for Electrical Powertrain System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.3081. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13123081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an active front-end rectifier controller with an accurate estimation for the dynamic of its deadbeat current control loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2869-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control of a Stand-Alone Cascaded Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (1), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2856186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC implementation of a photovoltaic reconfiguration algorithm by exploiting a HLS-based architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.520-537. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of a Cascaded Dual Model-Predictive Control Applied to Synchronous Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (9), pp.7219-7228. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2874577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid connected converters as reactive power ancillary service providers: Technical analysis for minimum required DC-link voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.344-354. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive PI Controller Design for DC-Link Voltage Control of Single-Phase Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (8), pp.6241-6249. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2871796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded real-time simulators for electromechanical and power electronic systems using system-on-chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.326-343. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Implementation of MMC Control Based on Sorting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Teodorescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11092394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time delay consideration for robust capacitor-current-inner-loop active damping of LCL -filter-based grid-connected converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Saïd-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.177 - 187. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2017.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of HF signal injection parameters for EV applications based on sensorless IPMSM drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alexandre Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.347-356. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2017.0228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of online identification on model predictive current control applied to permanent magnet synchronous motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.864 - 873. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2016.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal stress on the ageing behaviour of aluminum electrolytic capacitors for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2016.1264119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved LCL Filter Design in Order to Ensure Stability without Damping and Despite Large Grid Impedance Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.336. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10030336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and limits of machine learning-based neural networks for rotor position estimation in EV traction drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Condamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2765398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Implementation of Dual Kalman Filter for PV MPPT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.176 - 185. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2015.2462313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic study of the power capability of a cascaded doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.61 - 70. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Active Damping Methods for LCL Filter-Based Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (9), pp.6739 - 6750. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2016.2626290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed robust design of switched reluctance motor for electric vehicle system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.168781401773344. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814017733440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved electrical model of aluminum electrolytic capacitor with anomalous diffusion for health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall Size Optimization of a High-Speed Starter Using a Quasi-Z-Source Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.891 - 900. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2017.2738022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power operating domain of a cascaded doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.142-154. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Dual-Model-Predictive Control of an Active Front-End Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (7), pp.4604 - 4614. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2547874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and systematic LCL filter design for three-phase grid-connected power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Saïd-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama. Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.181 - 193. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADC-Based Embedded Real-Time Simulator of a Power Converter Implemented in a Low-Cost FPGA: Application to a Fault-Tolerant Control of a Grid-Connected Voltage-Source Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.1179 - 1190. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2491883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous machine finite simulation model based on experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.304 - 310. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2015.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal network of coupled building and electrical appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.46 - 54. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the integration of photovoltaic renewable energy in developing countries—Special attention to the Lebanese case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.562 - 575. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic optimal control of synchronous motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2016.079541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGAs in industrial control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirstea Marcian N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisan Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.224-243. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2011.2123908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive demand side management of a residential house under intermittent primary energy source conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.110 - 120. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a real time demand side management under intermittent primary energy source conditions with a PV-battery backup system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133, pp.122 - 130. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed structure H-inf loop shaping control of switched reluctance motor for electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.124 - 141. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Fault-Tolerant Space Vector-Hysteresis Current Control for Three-Phase Grid-Connected Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (11), pp.7008 - 7017. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2581758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une chaine de conversion onduleur à quasi-Z source et machine synchrone à aimants permanents hautes vitesses pour une application starter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect sliding mode power control for three phase grid connected power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.977 - 985. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2013.0945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Performance of a New Stirling Micro Cogenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garcia Burrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.20 - 28. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2008.11463663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of a residential PV-battery backup for an intermittent primary energy source under realistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.206 - 216. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Kalman-Filter-Based Identification and Real-Time Optimization of PV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (11), pp.7266 - 7275. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2475240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Stand-Alone Variable Speed Constant Frequency Generator Based on a Doubly-Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2006.11463634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of doubly-fed induction generator for wind energy in network context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.109 - 118. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2013.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of high voltage direct current links with overall large-scale grid objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (5), pp.945 - 956. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2013.0298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Perturbative PV MPPT Methods Through Online System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (12), pp.6812 - 6821. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2014.2317143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software codesign guidelines for System on Chip FPGA-based sensorless AC drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.2165-2176. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2013.2245908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Dynamic Reconfiguration of Sliding Mode Current Controllers for Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.1262 - 1271. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2220974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Applications of the Kalman Filter: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Orlowska-Kowalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (12), pp.5458 - 5471. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2236994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic thermal model of electrical appliances in thermal building: Application to the case of a refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Martaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.335 - 342. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous generator in embedded applications: Modeling and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a hybrid excitation synchronous generator connected to a diode bridge rectifier supplying a DC bus in embedded applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.68 - 76. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2012.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based sliding mode direct control of single phase PWM boost rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Naassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.249 - 261. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Building System and its Parameter Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Martaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.975 - 983. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5370/JEET.2013.8.5.975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-Based Sensorless Control for Synchronous AC Drive Using an Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.3908 - 3918. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2189533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Section on Industrial Applications and Implementation Issues of the Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiichiro Katsura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (11), pp.4165-4168. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2194411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field programmable gate array-based fault-tolerant hysteresis current control for AC machine drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birriri Hannen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouar Mohammed Wissem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhodja Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.181 - 189. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2011.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal hardware/software partitioning of asystem on chip FPGA-based sensorless AC drive current controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field programmable gate array-based sensorless control of a brushless synchronous starter generator for aircraft application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2010.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M W Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.14 - 26. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2011.940250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Generation – Towards a New Energy Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Blaabjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshko Zhelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kas Hemmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.52-64. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2010.935862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a cascaded doubly-fed induction generator based on dynamical equivalent circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2010.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of a Cascaded Doubly Fed Induction Generator Dedicated to Isolated Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (10), pp.4207-4219. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2028358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Integrated FPGA-Based Controller for Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouallaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (10), pp.4006 - 4017. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2021591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Current Controllers for AC Machine Drives—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (4), pp.1907-1925. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2007.898302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Hybrid Dynamic System Used in Haptic Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (4), pp.270-281. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2006.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un micro cogénérateur Stirling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Garcia Burrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanzetta F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (3), pp.323-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.221-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control structures for multi-machine multi-converter systems with upstream coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3-5), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(03)00074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme générateur d'un profil de charge journalier générique dans un contexte résidentiel en combinant les modèles physiques et des données météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Elkebir Sidi Lekhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Velihorskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Husev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online System Identification Based Reconfigurable Embedded Real-Time Simulator for Electronic Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Napoli, France. pp.1178-1183, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10608824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a HF Signal Injection Sensorless Method for an Extra Low Voltage PMSynRel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Belghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Haje Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 18th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gdynia, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPE-POWERENG60842.2024.10604399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in Photovoltaic Research: Electro-Impedance Spectroscopy for PV Cell Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pavón-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Napoli, France. pp.776-781, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10609231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande rapprochée d'un IGBT pour l'atténuation des perturbations électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez-Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of static and dynamic parameters of PV models through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Garcia Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Alexis Guejia-Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piliougine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 17th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tallinn, Estonia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPE-POWERENG58103.2023.10227400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in photovoltaic parameter identification under mismatching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piliougine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Terrasini, Italy. pp.436-444, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP57914.2023.10247445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Prediction Horizon Finite Control Set Model Predictive Control for Single-Phase MMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 6th International Conference on Renewable Energy for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Zouk Mosbeh, Lebanon. pp.100-105, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Modulation Techniques for Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 32nd International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Reactive Power Limits of Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Deya Sukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 14th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sousse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC59750.2023.10389311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Mitigation Induced by An IGBT Driver Based on A Controlled Gate Current Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE' 22 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and Implementation of an EMI Figure of Merit for Switching Pattern in Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 - 48th Annual conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA accelerators HLS-based design of hyper complex LMS filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Tisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Cheong Took</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fault Tolerant Control Method for a Three Phase Modular Multilevel Converter Under an Arm Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Synthesis and Implementation of a Direct Current Control Strategy for Three-Phase Grid Connected Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Deya Sukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Scheme for a Single Phase Modular Multilevel Converter Connected to the Grid Under Unbalanced Arm Power Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent ( Online ), Belgium. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe21ecceeurope50061.2021.9570594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Single Phase Modular Multilevel Converter based on a New Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 22nd IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Valencia, Spain. pp.345-350, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT46573.2021.9453516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Arm Voltage Control Scheme for a Single Phase Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du concept CTAF : Chaîne de Traction à Alimentation Fractionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Motor Parameters Identification in Noisy Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of magnetic coupling topologies for interleaved multilevel inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dissymétrie sur la répartition des courants pour les onduleurs entrelacés couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Ensemble Machine Learning Techniques for the Estimate of Residual Capacity of Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, France. pp.1307-1312, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Capacity Degradation in Lithium-ion Battery Cells with Different Rest Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Massi Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd IEEE International Conference on Industrial Electronics for Sustainable Energy Systems (IESES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cagliari, Italy. pp.44-49, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESES45645.2020.9210657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-link voltage control of a single-phase AFE rectifier with reactive power ancillary service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, France. pp.216-221, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Controller design for a PMSG based small wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Arbi-Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.550-555, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental tuning and design guidelines of a dynamically reconfigured weighting factor for the predictive torque control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilker Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Keysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A battery residual capacity indicator based on the battery internal resistance: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd IEEE International Conference on Industrial Electronics for Sustainable Energy Systems (IESES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cagliari, France. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESES45645.2020.9210694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of manufacturing dissymmetry on current distribution for magnetically coupled interleaved inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced DC-link voltage controller for single phase AC/DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8915083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a PMSG based wind turbine assisted by a diode rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, France. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of battery circuit model from EIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a five-parameter model for a photovoltaic module using hybrid particle swarm optimization and pattern search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, France. pp.169-174, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of prediction horizons in MPC for first order linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an adaptive feed-forward control scheme for the DC bus voltage control of single phase grid connected converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Baazoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Sensorless Control Strategy for EV Applications Based on High Frequency Signal Injection and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multi-level Converter Hardware-in-the-Loop Simulation on low-cost System-on-Chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.2827-2832, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of System-on-Chip devices to implement embedded real-time simulators of modular multi-level converters using high-level synthesis tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA based implementation of a sliding-mode observer for battery state of charge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vicidomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 26th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2017.8001427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of Voltage Unbalance of a Standalone CDFIG Using Repetitive Rotor Current Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’17 ECCE – Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vasovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved dc-link voltage control for a three-phase PWM rectifier using an adaptive PI controller combined with load current estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of the EIS technique for the on-line diagnosis of fuel-cell systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giannattasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 26th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2017.8001379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid position estimator based on high-frequency signal injection and machine learning for EV fault-tolerant control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Real-Time Simulator Implementations of Electromechanical Systems Using System-On-Chip Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande par platitude d'une MSAP hautes vitesses saturable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la saturation magnétique sur la performance de la commande sensorless d'une MSAP à l'arrêt et en basse vitesse dans un contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pa Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la saturation magnétique sur la performance de la commande sensorless d'une MSAP à l'arret et en basse vitesse dans un contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downsizing an electric actuator supplied with variable voltage using an interlaced high frequency boost converter for more electric aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. pp.4705-4714, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SoC-based embedded Real-Time simulators for electromechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness based control of a high-speed saturable permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dearborn, MI, United States. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2016.7520293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-on-Chip implementation of a PV dynamical Reconfiguration Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of cross-saturation effects on IPMSM sensorless control - application to electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kobylanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Space Vector Delta Modulation Current Controller for Grid connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7794101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of saturation impact on an IPMSM saliency-based sensorless control for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Capri, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2016.7525831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a quasi Z-source inverter and permanent magnet synchronous motor to reduce global size of a more electric aircraft actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2015, IEEE Transportation Electrification Conference and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dearborn (MI), United States. pp.92-97, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2015.7165749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-continuous real-time simulation of an RLE load with a current MPC regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beirut, France. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a stand alone cascaded doubly fed induction generator supplying an isolated load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the new generation of system-on-chip platforms for controlling electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seville, France. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the water heating technique's impact on the sizing of a standalone PV-battery backup system assisting an intermittent primary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a cascaded doubly fed induction generator supplying an isolated DC grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of second sliding modes observer and Extended Kalman Filter in a sensorless robust control of Switched Reluctance Motor for EV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Loukkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2015 - 23rd Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2015.7158886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrique et thermique des condensateurs électrolytiques en vue de l'analyse de leur vieillissement dans un contexte de traction électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Capability Study of a Cascaded Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ElectrIMACS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing test bench for electrolytic capacitors in the context of electric vehicles &#x2014; Electrical and thermal modeling from real-time identification viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Modeling and FPGA-Based Speed Control of a 2-Phase Axial Flux Permanent Magnet Synchronous PCB Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Coia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marignetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller designs of switched reluctance motor for electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd Mediterranean Conference of Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New voltage sensorless approach for maximum constant power tracking of WECS based on a cascaded DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7048805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for maximum power tracking of a variable speed WT at constant power generation, under normal grid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2014 - 2014 17th IEEE Mediterranean Electrotechnical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2014.6820595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electric Model of Aluminum Electrolytic Capacitor with Diffusive Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental robust H-inf controller design of switched reluctance motor for electrical vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust LPV current control of Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd Mediterranean Conference of Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, France. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based implementation of an adaptive P&O MPPT controller for PV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2014.6864901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a hybrid domestic solar/electric water heater for hardware implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2014 - 2014 17th IEEE Mediterranean Electrotechnical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beirut, France. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2014.6820596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for studying aluminum electrolytic capacitors wear-out in automotive cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based emulation system dedicated to the test of specific PWM strategies for automotive VSI inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajinegeorges Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the hybrid excitation synchronous machine for electric propulsion in electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial electronic control: FPGAs and embedded systems solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcian Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Andina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line optimization of the P&amp;O MPPT method by means of the system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode direct power control of three-phase PWM boost rectifier using a single DC current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Real-Time Hardware-In-the-Loop validation of a 3-phase PWM rectifier controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of Power Electronic Converter real-time model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sorrento, France. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2012.6264543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Des Liaisons HVDC Dans Un Contexte Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advancements in FPGA-based controllers for AC Drives Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Amira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouar Mohammed Wissem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW-SW Real-Time Operating system for AC drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sorrento Italy. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2012.6264445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based implementation of sensorless AC drive controllers for embedded electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Amira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SLED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital implementation using delta operator for FPGA-based induction motor emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 8th International Multi-Conference on Systems, Signals and Devices (SSD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, France. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2011.5767477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a synchronous motor real-time emulator based on delta operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, France. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology for complex FPGA-based controllers - Application to an EKF sensorless AC drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoPC-based current controler for Permanent Magnet Synchronous Machines drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bari, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Kalman Filter for AC drive Sensorless Speed Controller - FPGA-based solution or DSP-based solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Symposium on Industrial Electronics (ISIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, France. pp.2759-2764, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2010.5636605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology and FPGA-based controllers for Power Electronics and drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W- Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charaabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 5th IEEE Conference on Industrial Electronics and Applications (ICIEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Taichung, France. pp.2328-2338, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2010.5515585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation methodology of FPGA-based motor drive for High Temperature environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bologna, Italy. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2010.5665210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized FPGA-based Extended Kalman Filter application to an AC drive sensorless speed controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pisa, Italy. pp.1012-1017, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2010.5545150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless control of brushless exciter synchronous starter generator using Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Midy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.2581-2586, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-based sensorless control for AC drive using an extended kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, France. pp.2925-2930, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based real-time simulation of fault tolerant current controllers for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhodja Ilhem Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based sensorless controller for synchronous machine using an extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 13th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System on Chip controller for electrical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouallaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.2481-2486, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4677002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Haptics applied on a Single DOF Haptic Interface based on a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimac 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC drive system on chip controller with non-linearity errors compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, France. pp.2381-2386, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4758329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard FPGA-based or Full FPGA-based Controllers for Electrical systems, two viable solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.2332-2337, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-based system on chip solution for current control of AC machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demodulation methods on fully FPGA-based system for resolver signals treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouallaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Identification of the Initial Rotor Position and Electrical Parameters of a PMSM for a Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Portoroz, Slovenia. pp.276-281, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2006.4778412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Identification of a single degree of freedom haptic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Identification and System Parameter Estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Estimation of the Actuator used in Haptic Interfaces: Comparison of two Identification Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Estimation Improvement After Decreasing the Encoder Resolution for a Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l'angle de calage et des paramètres d'une MSAP entraînant une interface haptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redynamiser le cours d'électrotechnique avec la commande numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Busso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. CETSIS-EEA (CETSIS-EEA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based control for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Electrical and Electronic Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.577-589, 2023, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821204-2.00008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Control Architectures and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Lucía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Urriza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Power Electronic Converters and Systems Volume 2, 2018, Pages 477-502, Edited by:Frede Blaabjerg, Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816136-4.00030-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId628"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Monmasson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Router: A Sustainable Solution for Future Residential Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Husev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPEL.2024.3525349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Optimisation Method for Tuning the HF Injection Parameters of an Extra Low Voltage Encoderless Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Belghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Haje Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Id-khajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.307-324. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pead-2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online real-time robust framework for non-intrusive load monitoring in constrained edge devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.124814. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive single-diode model parameter identification under small mismatching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pavon-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bastidas-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245, pp.122735. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-SpecNNet: A Real-Time Embedded NN-Based Parameters Estimation for WPT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cirimele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3515264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-Driving Performance Evaluation Based on a New Figure of Merit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez-Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.609. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13030609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of Modulation Strategies in Modular Multilevel Converters: An Attempt for a Better Compromise Between the efficiency and Capacitor Voltages' Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Beneit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIES.2024.3447885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery State-of-Health estimation based on multiple charge and discharge features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Postiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 263, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2022.125637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Speed Range Sensorless Control of Five-Phase PMSM Drive under Healthy and Open Phase Fault Conditions for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Assoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16010279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Aging Models Based on High-Current Incremental Capacity in Fast Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Identification–Based Adaptive Real-Time Simulators for Power Electronic Converters—Application to Three-Phase and NPC Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.1094. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12051094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Segmented Three-Phase Synchronous Motor with Highly Coupled Sub-Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2022.3183342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-on-Chip FPGA Devices for Complex Electrical Energy Systems Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcian Cirstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.53-64. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2021.3052179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Fully FPGA-Based Real-Time Simulators for Static Power Converters With Power Switch Characteristics Approximated by Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.9624-9633. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2021.3112999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Real-Time Simulator for Sensorless Control of Modular Multi-Level Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Id-khajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.719. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11050719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New voltage compensation of a standalone CDFIG supplying unbalanced loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.106396. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Industrial Electronics: A Cross-Disciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Lucía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2020.3032942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC-based embedded real-time simulation of mismatched photovoltaic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.267-281. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Industrial Electronics: A Cross-Disciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2020.3032942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Time-Domain Implementation Methods for Fractional-Order Battery Impedance Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4415. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14154415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic design methodology for DC-link voltage control of single phase grid-tied PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application domain extension of incremental capacity-based battery SoH indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.121224. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Sensorless Control of Switched Reluctance Motor for Electrical Powertrain System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.3081. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13123081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an active front-end rectifier controller with an accurate estimation for the dynamic of its deadbeat current control loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2869-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control of a Stand-Alone Cascaded Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (1), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2856186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC implementation of a photovoltaic reconfiguration algorithm by exploiting a HLS-based architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.520-537. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of a Cascaded Dual Model-Predictive Control Applied to Synchronous Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (9), pp.7219-7228. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2874577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid connected converters as reactive power ancillary service providers: Technical analysis for minimum required DC-link voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.344-354. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive PI Controller Design for DC-Link Voltage Control of Single-Phase Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (8), pp.6241-6249. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2871796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded real-time simulators for electromechanical and power electronic systems using system-on-chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.326-343. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Implementation of MMC Control Based on Sorting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Teodorescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11092394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time delay consideration for robust capacitor-current-inner-loop active damping of LCL -filter-based grid-connected converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Saïd-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.177 - 187. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2017.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of HF signal injection parameters for EV applications based on sensorless IPMSM drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alexandre Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.347-356. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2017.0228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of online identification on model predictive current control applied to permanent magnet synchronous motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.864 - 873. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2016.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal stress on the ageing behaviour of aluminum electrolytic capacitors for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2016.1264119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved LCL Filter Design in Order to Ensure Stability without Damping and Despite Large Grid Impedance Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.336. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10030336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and limits of machine learning-based neural networks for rotor position estimation in EV traction drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Condamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2765398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Implementation of Dual Kalman Filter for PV MPPT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.176 - 185. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2015.2462313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic study of the power capability of a cascaded doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.61 - 70. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Active Damping Methods for LCL Filter-Based Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (9), pp.6739 - 6750. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2016.2626290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed robust design of switched reluctance motor for electric vehicle system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.168781401773344. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814017733440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved electrical model of aluminum electrolytic capacitor with anomalous diffusion for health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall Size Optimization of a High-Speed Starter Using a Quasi-Z-Source Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.891 - 900. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2017.2738022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal network of coupled building and electrical appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.46 - 54. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power operating domain of a cascaded doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.142-154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Dual-Model-Predictive Control of an Active Front-End Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (7), pp.4604 - 4614. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2547874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and systematic LCL filter design for three-phase grid-connected power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Saïd-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama. Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.181 - 193. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADC-Based Embedded Real-Time Simulator of a Power Converter Implemented in a Low-Cost FPGA: Application to a Fault-Tolerant Control of a Grid-Connected Voltage-Source Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.1179 - 1190. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2491883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous machine finite simulation model based on experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.304 - 310. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2015.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic optimal control of synchronous motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2016.079541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the integration of photovoltaic renewable energy in developing countries—Special attention to the Lebanese case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.562 - 575. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGAs in industrial control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirstea Marcian N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisan Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.224-243. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2011.2123908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive demand side management of a residential house under intermittent primary energy source conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.110 - 120. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a real time demand side management under intermittent primary energy source conditions with a PV-battery backup system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133, pp.122 - 130. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed structure H-inf loop shaping control of switched reluctance motor for electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.124 - 141. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Fault-Tolerant Space Vector-Hysteresis Current Control for Three-Phase Grid-Connected Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (11), pp.7008 - 7017. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2581758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of a residential PV-battery backup for an intermittent primary energy source under realistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.206 - 216. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une chaine de conversion onduleur à quasi-Z source et machine synchrone à aimants permanents hautes vitesses pour une application starter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect sliding mode power control for three phase grid connected power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.977 - 985. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2013.0945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Performance of a New Stirling Micro Cogenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garcia Burrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.20 - 28. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2008.11463663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Kalman-Filter-Based Identification and Real-Time Optimization of PV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (11), pp.7266 - 7275. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2475240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Stand-Alone Variable Speed Constant Frequency Generator Based on a Doubly-Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2006.11463634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of doubly-fed induction generator for wind energy in network context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.109 - 118. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2013.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of high voltage direct current links with overall large-scale grid objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (5), pp.945 - 956. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2013.0298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Perturbative PV MPPT Methods Through Online System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (12), pp.6812 - 6821. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2014.2317143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a hybrid excitation synchronous generator connected to a diode bridge rectifier supplying a DC bus in embedded applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.68 - 76. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2012.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous generator in embedded applications: Modeling and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software codesign guidelines for System on Chip FPGA-based sensorless AC drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.2165-2176. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2013.2245908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Dynamic Reconfiguration of Sliding Mode Current Controllers for Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.1262 - 1271. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2220974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Applications of the Kalman Filter: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Orlowska-Kowalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (12), pp.5458 - 5471. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2236994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic thermal model of electrical appliances in thermal building: Application to the case of a refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Martaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.335 - 342. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based sliding mode direct control of single phase PWM boost rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Naassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.249 - 261. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Building System and its Parameter Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Martaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.975 - 983. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5370/JEET.2013.8.5.975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-Based Sensorless Control for Synchronous AC Drive Using an Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.3908 - 3918. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2189533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Section on Industrial Applications and Implementation Issues of the Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiichiro Katsura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (11), pp.4165-4168. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2194411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field programmable gate array-based fault-tolerant hysteresis current control for AC machine drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birriri Hannen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouar Mohammed Wissem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhodja Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.181 - 189. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2011.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal hardware/software partitioning of asystem on chip FPGA-based sensorless AC drive current controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field programmable gate array-based sensorless control of a brushless synchronous starter generator for aircraft application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2010.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M W Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.14 - 26. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2011.940250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Generation – Towards a New Energy Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Blaabjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshko Zhelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kas Hemmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.52-64. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2010.935862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a cascaded doubly-fed induction generator based on dynamical equivalent circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2010.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of a Cascaded Doubly Fed Induction Generator Dedicated to Isolated Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (10), pp.4207-4219. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2028358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Integrated FPGA-Based Controller for Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouallaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (10), pp.4006 - 4017. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2021591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Current Controllers for AC Machine Drives—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (4), pp.1907-1925. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2007.898302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un micro cogénérateur Stirling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Garcia Burrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanzetta F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (3), pp.323-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Hybrid Dynamic System Used in Haptic Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (4), pp.270-281. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2006.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.221-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control structures for multi-machine multi-converter systems with upstream coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3-5), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(03)00074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme générateur d'un profil de charge journalier générique dans un contexte résidentiel en combinant les modèles physiques et des données météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Elkebir Sidi Lekhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Velihorskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Husev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online System Identification Based Reconfigurable Embedded Real-Time Simulator for Electronic Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Napoli, France. pp.1178-1183, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10608824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a HF Signal Injection Sensorless Method for an Extra Low Voltage PMSynRel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Belghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Haje Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 18th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gdynia, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPE-POWERENG60842.2024.10604399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in Photovoltaic Research: Electro-Impedance Spectroscopy for PV Cell Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pavón-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Napoli, France. pp.776-781, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10609231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande rapprochée d'un IGBT pour l'atténuation des perturbations électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez-Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of static and dynamic parameters of PV models through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Garcia Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Alexis Guejia-Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piliougine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 17th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tallinn, Estonia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPE-POWERENG58103.2023.10227400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in photovoltaic parameter identification under mismatching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piliougine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Terrasini, Italy. pp.436-444, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP57914.2023.10247445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Prediction Horizon Finite Control Set Model Predictive Control for Single-Phase MMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 6th International Conference on Renewable Energy for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Zouk Mosbeh, Lebanon. pp.100-105, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Modulation Techniques for Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 32nd International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Reactive Power Limits of Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Deya Sukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 14th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sousse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC59750.2023.10389311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Mitigation Induced by An IGBT Driver Based on A Controlled Gate Current Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE' 22 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and Implementation of an EMI Figure of Merit for Switching Pattern in Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 - 48th Annual conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA accelerators HLS-based design of hyper complex LMS filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Tisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Cheong Took</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Synthesis and Implementation of a Direct Current Control Strategy for Three-Phase Grid Connected Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Deya Sukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fault Tolerant Control Method for a Three Phase Modular Multilevel Converter Under an Arm Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Scheme for a Single Phase Modular Multilevel Converter Connected to the Grid Under Unbalanced Arm Power Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent ( Online ), Belgium. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe21ecceeurope50061.2021.9570594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Single Phase Modular Multilevel Converter based on a New Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 22nd IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Valencia, Spain. pp.345-350, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT46573.2021.9453516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Arm Voltage Control Scheme for a Single Phase Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du concept CTAF : Chaîne de Traction à Alimentation Fractionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Motor Parameters Identification in Noisy Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of magnetic coupling topologies for interleaved multilevel inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dissymétrie sur la répartition des courants pour les onduleurs entrelacés couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-link voltage control of a single-phase AFE rectifier with reactive power ancillary service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, France. pp.216-221, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Ensemble Machine Learning Techniques for the Estimate of Residual Capacity of Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, France. pp.1307-1312, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Capacity Degradation in Lithium-ion Battery Cells with Different Rest Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Massi Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd IEEE International Conference on Industrial Electronics for Sustainable Energy Systems (IESES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cagliari, Italy. pp.44-49, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESES45645.2020.9210657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental tuning and design guidelines of a dynamically reconfigured weighting factor for the predictive torque control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilker Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Keysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Controller design for a PMSG based small wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Arbi-Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.550-555, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A battery residual capacity indicator based on the battery internal resistance: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd IEEE International Conference on Industrial Electronics for Sustainable Energy Systems (IESES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cagliari, France. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESES45645.2020.9210694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of manufacturing dissymmetry on current distribution for magnetically coupled interleaved inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced DC-link voltage controller for single phase AC/DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8915083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a PMSG based wind turbine assisted by a diode rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, France. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of battery circuit model from EIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a five-parameter model for a photovoltaic module using hybrid particle swarm optimization and pattern search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, France. pp.169-174, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of prediction horizons in MPC for first order linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an adaptive feed-forward control scheme for the DC bus voltage control of single phase grid connected converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Baazoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Sensorless Control Strategy for EV Applications Based on High Frequency Signal Injection and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multi-level Converter Hardware-in-the-Loop Simulation on low-cost System-on-Chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.2827-2832, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of System-on-Chip devices to implement embedded real-time simulators of modular multi-level converters using high-level synthesis tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of the EIS technique for the on-line diagnosis of fuel-cell systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giannattasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 26th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2017.8001379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA based implementation of a sliding-mode observer for battery state of charge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vicidomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 26th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2017.8001427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of Voltage Unbalance of a Standalone CDFIG Using Repetitive Rotor Current Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’17 ECCE – Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vasovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved dc-link voltage control for a three-phase PWM rectifier using an adaptive PI controller combined with load current estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid position estimator based on high-frequency signal injection and machine learning for EV fault-tolerant control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Real-Time Simulator Implementations of Electromechanical Systems Using System-On-Chip Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downsizing an electric actuator supplied with variable voltage using an interlaced high frequency boost converter for more electric aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. pp.4705-4714, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande par platitude d'une MSAP hautes vitesses saturable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la saturation magnétique sur la performance de la commande sensorless d'une MSAP à l'arrêt et en basse vitesse dans un contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pa Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la saturation magnétique sur la performance de la commande sensorless d'une MSAP à l'arret et en basse vitesse dans un contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SoC-based embedded Real-Time simulators for electromechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness based control of a high-speed saturable permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dearborn, MI, United States. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2016.7520293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-on-Chip implementation of a PV dynamical Reconfiguration Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of cross-saturation effects on IPMSM sensorless control - application to electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kobylanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Space Vector Delta Modulation Current Controller for Grid connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7794101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of saturation impact on an IPMSM saliency-based sensorless control for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Capri, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2016.7525831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the new generation of system-on-chip platforms for controlling electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seville, France. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a quasi Z-source inverter and permanent magnet synchronous motor to reduce global size of a more electric aircraft actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2015, IEEE Transportation Electrification Conference and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dearborn (MI), United States. pp.92-97, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2015.7165749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-continuous real-time simulation of an RLE load with a current MPC regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beirut, France. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a stand alone cascaded doubly fed induction generator supplying an isolated load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the water heating technique's impact on the sizing of a standalone PV-battery backup system assisting an intermittent primary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a cascaded doubly fed induction generator supplying an isolated DC grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of second sliding modes observer and Extended Kalman Filter in a sensorless robust control of Switched Reluctance Motor for EV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Loukkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2015 - 23rd Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2015.7158886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller designs of switched reluctance motor for electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd Mediterranean Conference of Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrique et thermique des condensateurs électrolytiques en vue de l'analyse de leur vieillissement dans un contexte de traction électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Capability Study of a Cascaded Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ElectrIMACS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing test bench for electrolytic capacitors in the context of electric vehicles &#x2014; Electrical and thermal modeling from real-time identification viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Modeling and FPGA-Based Speed Control of a 2-Phase Axial Flux Permanent Magnet Synchronous PCB Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Coia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marignetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New voltage sensorless approach for maximum constant power tracking of WECS based on a cascaded DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7048805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for maximum power tracking of a variable speed WT at constant power generation, under normal grid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2014 - 2014 17th IEEE Mediterranean Electrotechnical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2014.6820595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electric Model of Aluminum Electrolytic Capacitor with Diffusive Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental robust H-inf controller design of switched reluctance motor for electrical vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based implementation of an adaptive P&O MPPT controller for PV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, France. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2014.6864901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust LPV current control of Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd Mediterranean Conference of Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a hybrid domestic solar/electric water heater for hardware implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2014 - 2014 17th IEEE Mediterranean Electrotechnical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beirut, France. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2014.6820596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial electronic control: FPGAs and embedded systems solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcian Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Andina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the hybrid excitation synchronous machine for electric propulsion in electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based emulation system dedicated to the test of specific PWM strategies for automotive VSI inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajinegeorges Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for studying aluminum electrolytic capacitors wear-out in automotive cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line optimization of the P&amp;O MPPT method by means of the system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode direct power control of three-phase PWM boost rectifier using a single DC current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Real-Time Hardware-In-the-Loop validation of a 3-phase PWM rectifier controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of Power Electronic Converter real-time model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sorrento, France. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2012.6264543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Des Liaisons HVDC Dans Un Contexte Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advancements in FPGA-based controllers for AC Drives Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Amira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouar Mohammed Wissem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW-SW Real-Time Operating system for AC drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sorrento Italy. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2012.6264445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based implementation of sensorless AC drive controllers for embedded electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Amira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SLED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital implementation using delta operator for FPGA-based induction motor emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 8th International Multi-Conference on Systems, Signals and Devices (SSD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, France. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2011.5767477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a synchronous motor real-time emulator based on delta operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, France. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoPC-based current controler for Permanent Magnet Synchronous Machines drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bari, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology for complex FPGA-based controllers - Application to an EKF sensorless AC drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Kalman Filter for AC drive Sensorless Speed Controller - FPGA-based solution or DSP-based solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Symposium on Industrial Electronics (ISIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, France. pp.2759-2764, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2010.5636605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology and FPGA-based controllers for Power Electronics and drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W- Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charaabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 5th IEEE Conference on Industrial Electronics and Applications (ICIEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Taichung, France. pp.2328-2338, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2010.5515585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation methodology of FPGA-based motor drive for High Temperature environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bologna, Italy. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2010.5665210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized FPGA-based Extended Kalman Filter application to an AC drive sensorless speed controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pisa, Italy. pp.1012-1017, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2010.5545150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless control of brushless exciter synchronous starter generator using Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Midy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.2581-2586, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-based sensorless control for AC drive using an extended kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, France. pp.2925-2930, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based real-time simulation of fault tolerant current controllers for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhodja Ilhem Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based sensorless controller for synchronous machine using an extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 13th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System on Chip controller for electrical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouallaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.2481-2486, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4677002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Haptics applied on a Single DOF Haptic Interface based on a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimac 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC drive system on chip controller with non-linearity errors compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, France. pp.2381-2386, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4758329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard FPGA-based or Full FPGA-based Controllers for Electrical systems, two viable solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.2332-2337, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-based system on chip solution for current control of AC machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demodulation methods on fully FPGA-based system for resolver signals treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouallaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Identification of the Initial Rotor Position and Electrical Parameters of a PMSM for a Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Portoroz, Slovenia. pp.276-281, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2006.4778412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Identification of a single degree of freedom haptic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Identification and System Parameter Estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Estimation Improvement After Decreasing the Encoder Resolution for a Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Estimation of the Actuator used in Haptic Interfaces: Comparison of two Identification Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l'angle de calage et des paramètres d'une MSAP entraînant une interface haptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redynamiser le cours d'électrotechnique avec la commande numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Busso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. CETSIS-EEA (CETSIS-EEA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based control for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Electrical and Electronic Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.577-589, 2023, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821204-2.00008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Control Architectures and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Lucía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Urriza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Power Electronic Converters and Systems Volume 2, 2018, Pages 477-502, Edited by:Frede Blaabjerg, Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816136-4.00030-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId628"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05069005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Azizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Husev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mbayed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Martins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPEL.2024.3525349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05069010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Marrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pavon-Vargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bastidas-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05410109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ahmed Belghazali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Haje Obeid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tu Trinh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Id-khajine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pead-2025-0022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Garcia-Marrero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124814" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cirimele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ricco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3515264" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sting Martinez-Padron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13030609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04713865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abdayem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sawma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Beneit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Blasco-Gimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Khatounian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIES.2024.3447885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Lombardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ospina Agudelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zamboni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9010002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Assoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Postiglione" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125637" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aarab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12051094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnuolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcian Cirstea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2021.3052179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701367v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3183342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3112999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tormo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vidal-Albalate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050719" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Achkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106396" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Luc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua She" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen C. Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Cheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Yuen Chow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2020.3032942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271356v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lucia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Yuen Chow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Naouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121224" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Ouddah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123081" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Ali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wissem Naouar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2869-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2856186" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spagnuolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.12.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragi Ghosn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2874577" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Merai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2871796" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Mathe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Teodorescu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11092394" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Sa&#239;d-Romdhane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.08.026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Zine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine ID-KHAJINE" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaatar Makni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Chauvenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0228" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2016.0513" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1264119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said-Romdhane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naouar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkhodja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10030336" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Condamin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2765398" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Manganiello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2015.2462313" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Ballois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2016.09.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Said-Romdhane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2626290" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733299v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814017733440" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idkhajine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733272v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cuenot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zaim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2017.2738022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276383v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.02.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2547874" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama. Belkhodja" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.09.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654196v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dagbagi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hemdani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2491883" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0473" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herie Park" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015054" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733868v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mbayed" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.12.062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-601S7FV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734118v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2016.079541" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirstea Marcian N" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisan Alin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2123908" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733947v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.12.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.09.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733717v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouddah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.09.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2581758" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama Belkhodja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2013.0945" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694725v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Burrel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monmasson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2008.11463663" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2475240" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997898v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Louis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2006.11463634" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bejaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2013.0043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Arioua" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2013.0298" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734259v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2317143" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932613v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2013.2245908" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ammar Naassani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2220974" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orlowska-Kowalska" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2236994" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653546v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Martaj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.061" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z06Q3Q5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734499v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q4H3H7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2012.0125" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Hania" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Naassani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.05.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X59XWM1W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5370/JEET.2013.8.5.975" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Maalouf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2189533" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493017v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichiro Katsura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2194411" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birriri Hannen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Mohammed Wissem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhodja Ilhem Slama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736107v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.06.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZGKSXQZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694722v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2010.0044" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Monmasson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Idkhajine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Naouar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2011.940250" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467152v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Blaabjerg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshko Zhelev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kas Hemmes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2010.935862" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997883v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Louis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.04.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX7M9L2Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997870v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2028358" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prata" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouallaga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2021591" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Wissem Naouar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.898302" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273879v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2006.02.021" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLXL3H0X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326637v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia Burrel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanzetta F" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506773v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Elkebir Sidi Lekhel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Velihorskyi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714574v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10608824" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714559v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG60842.2024.10604399" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714580v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pav&#243;n-Vargas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10609231" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172458v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364790v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Garcia Marrero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Alexis Guejia-Burbano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piliougine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG58103.2023.10227400" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364761v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piliougine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Riso" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerriero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP57914.2023.10247445" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364818v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208194" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364782v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227945" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deya Sukary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389311" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369909v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sting Martinez Padron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369899v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968852" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Tisan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Cheong Took" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968783" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364841v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968532" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364822v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044010" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364848v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923321" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271218v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453516" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364898v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589714" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556002v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawma" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khatounian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghosn" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589161" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364903v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mattar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570610" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339376v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271403v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152535" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271392v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Massi Pavan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Todd" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forsyth" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESES45645.2020.9210657" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271361v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236605" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271358v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Gannoun" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Arbi-Ziani" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236615" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271388v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Sahin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Keysan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215739" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271398v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESES45645.2020.9210694" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271371v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lefebvre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215700" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271433v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naouar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8915083" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271409v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116107" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915697v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271419v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116152" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825111v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352196" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825106v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baazoug" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352260" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032562v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Chen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330887" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271454v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vidal-Albalate" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco-Gimenez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591256" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825104v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tormo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352393" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736536v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vicidomini" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2017.8001427" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726797v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734578v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099219" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736533v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manganiello" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giannattasio" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2017.8001379" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799829v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216797" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799852v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361614v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799869v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Chauvenet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361548v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Chauvenet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387160v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311763" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793185" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736535v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520293" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697994v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciaglia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793474" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734551v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kobylanski" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvenet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793534" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735411v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7794101" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735410v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525831" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387058v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2015.7165749" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734564v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113642" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695256v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309125" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799838v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125320" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734572v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Khoury" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392206" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695267v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392187" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734547v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158886" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065295v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694729v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Salloum" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734574v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076998" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799859v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Coia" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marignetti" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736540v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961373" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694731v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048805" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694727v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2014.6820595" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799857v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734580v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981548" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734581v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961374" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736529v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2014.6864901" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734556v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2014.6820596" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736534v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631846" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736531v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajinegeorges Salloum" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631975" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735407v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita. Mbayed" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631794" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734559v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Andina" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699112" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734566v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699402" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735409v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Said-Romdhane" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699314" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799841v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagbagi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemdani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700010" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799842v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264543" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955632v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337108v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Amira" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337143v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264445" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337129v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799846v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagbagi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charaabi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Idkhajine" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767477" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799845v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charaabi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984396" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373272v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. ID-KHAJINE" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608085" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524773v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373268v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5636605" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373271v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W- Naouar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2010.5515585" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670716v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bahri" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2010.5665210" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373270v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2010.5545150" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373267v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Midy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415237" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373263v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415390" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337101v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373265v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373259v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W. Naouar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107750v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373261v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758329" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373258v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374970" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373257v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417405" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373256v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouallaga" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Prata" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417560" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069080v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2006.4778412" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069088v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janot" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00034" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069081v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295594" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069082v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295617" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069079v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759379v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Busso" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373247v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821204-2.00008-8" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826944v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Navarro" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Barrag&#225;n" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Urriza" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816136-4.00030-0" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05069005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Azizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Husev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mbayed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Martins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPEL.2024.3525349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05410109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ahmed Belghazali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Haje Obeid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tu Trinh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Id-khajine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pead-2025-0022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Garcia-Marrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124814" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05069010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Marrero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pavon-Vargas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bastidas-Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122735" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cirimele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ricco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3515264" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sting Martinez-Padron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13030609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04713865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abdayem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sawma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Beneit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Blasco-Gimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Khatounian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIES.2024.3447885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ospina Agudelo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zamboni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Postiglione" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125637" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Assoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Lombardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9010002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aarab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12051094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701367v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3183342" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnuolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcian Cirstea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2021.3052179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3112999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tormo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vidal-Albalate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050719" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Achkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106396" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Luc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua She" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen C. Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Cheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Yuen Chow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2020.3032942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271356v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lucia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Yuen Chow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Naouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121224" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Ouddah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123081" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Ali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wissem Naouar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2869-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2856186" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spagnuolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.12.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragi Ghosn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2874577" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Merai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2871796" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Mathe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Teodorescu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11092394" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Sa&#239;d-Romdhane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.08.026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Zine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine ID-KHAJINE" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaatar Makni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Chauvenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0228" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2016.0513" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1264119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said-Romdhane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naouar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkhodja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10030336" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Condamin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2765398" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Manganiello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2015.2462313" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Ballois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2016.09.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Said-Romdhane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2626290" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733299v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814017733440" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idkhajine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733272v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cuenot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zaim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2017.2738022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herie Park" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015054" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.02.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2547874" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama. Belkhodja" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.09.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dagbagi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hemdani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2491883" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0473" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2016.079541" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mbayed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.12.062" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-601S7FV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirstea Marcian N" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisan Alin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2123908" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733947v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.12.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.09.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733717v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouddah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.09.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2581758" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384146v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama Belkhodja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2013.0945" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Burrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monmasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2008.11463663" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2475240" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997898v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Louis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2006.11463634" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bejaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2013.0043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Arioua" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2013.0298" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734259v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2317143" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734507v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2012.0125" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q4H3H7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932613v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2013.2245908" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ammar Naassani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2220974" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734432v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orlowska-Kowalska" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2236994" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653546v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Martaj" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z06Q3Q5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Hania" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Naassani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.05.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X59XWM1W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5370/JEET.2013.8.5.975" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Maalouf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2189533" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493017v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichiro Katsura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2194411" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birriri Hannen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Mohammed Wissem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhodja Ilhem Slama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736107v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.06.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZGKSXQZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694722v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2010.0044" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Monmasson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Idkhajine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Naouar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2011.940250" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467152v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Blaabjerg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshko Zhelev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kas Hemmes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2010.935862" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997883v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Louis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.04.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX7M9L2Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997870v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2028358" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prata" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouallaga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2021591" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Wissem Naouar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.898302" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326637v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia Burrel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanzetta F" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273879v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2006.02.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLXL3H0X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506773v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Elkebir Sidi Lekhel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Velihorskyi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714574v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10608824" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714559v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG60842.2024.10604399" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714580v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pav&#243;n-Vargas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10609231" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172458v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364790v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Garcia Marrero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Alexis Guejia-Burbano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piliougine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG58103.2023.10227400" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364761v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piliougine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Riso" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerriero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP57914.2023.10247445" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364818v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208194" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364782v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227945" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deya Sukary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389311" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369909v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sting Martinez Padron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369899v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968852" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Tisan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Cheong Took" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968783" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364822v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968532" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364848v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923321" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271218v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453516" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364898v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589714" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556002v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawma" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khatounian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghosn" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589161" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364903v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mattar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570610" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339376v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236605" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271403v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152535" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271392v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Massi Pavan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Todd" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forsyth" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESES45645.2020.9210657" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271388v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Sahin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Keysan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215739" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271358v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Gannoun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Arbi-Ziani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236615" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271398v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESES45645.2020.9210694" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271371v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lefebvre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215700" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271433v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naouar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8915083" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271409v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116107" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915697v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271419v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116152" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825111v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352196" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825106v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baazoug" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352260" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032562v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Chen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330887" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271454v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vidal-Albalate" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco-Gimenez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591256" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825104v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tormo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352393" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736533v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manganiello" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giannattasio" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2017.8001379" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736536v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vicidomini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2017.8001427" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726797v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734578v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099219" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799829v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216797" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799852v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387160v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311763" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361614v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799869v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Chauvenet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361548v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Chauvenet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793185" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736535v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520293" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697994v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciaglia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793474" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734551v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kobylanski" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvenet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793534" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735411v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7794101" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735410v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525831" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799838v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125320" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387058v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2015.7165749" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734564v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113642" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695256v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309125" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734572v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Khoury" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392206" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695267v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392187" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734547v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158886" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736540v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961373" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065295v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694729v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Salloum" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734574v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076998" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799859v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Coia" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marignetti" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694731v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048805" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694727v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2014.6820595" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799857v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734580v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981548" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736529v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2014.6864901" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734581v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961374" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734556v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2014.6820596" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734559v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Andina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699112" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735407v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita. Mbayed" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631794" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736531v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajinegeorges Salloum" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631975" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736534v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631846" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734566v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699402" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735409v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Said-Romdhane" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699314" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799841v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagbagi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemdani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700010" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799842v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264543" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955632v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337108v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Amira" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337143v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264445" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337129v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799846v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagbagi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charaabi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Idkhajine" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767477" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799845v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charaabi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984396" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524773v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373272v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. ID-KHAJINE" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608085" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373268v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5636605" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373271v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W- Naouar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2010.5515585" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670716v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bahri" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2010.5665210" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373270v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2010.5545150" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373267v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Midy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415237" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373263v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415390" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337101v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373265v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373259v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W. Naouar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107750v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373261v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758329" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373258v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374970" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373257v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417405" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373256v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouallaga" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Prata" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417560" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069080v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2006.4778412" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069088v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janot" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00034" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069082v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295617" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069081v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295594" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069079v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759379v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Busso" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373247v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821204-2.00008-8" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826944v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Navarro" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Barrag&#225;n" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Urriza" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816136-4.00030-0" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>