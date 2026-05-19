--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Monmasson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Router: A Sustainable Solution for Future Residential Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Husev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPEL.2024.3525349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Optimisation Method for Tuning the HF Injection Parameters of an Extra Low Voltage Encoderless Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Belghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Haje Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Id-khajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.307-324. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pead-2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online real-time robust framework for non-intrusive load monitoring in constrained edge devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.124814. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive single-diode model parameter identification under small mismatching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pavon-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bastidas-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245, pp.122735. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-SpecNNet: A Real-Time Embedded NN-Based Parameters Estimation for WPT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cirimele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3515264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-Driving Performance Evaluation Based on a New Figure of Merit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez-Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.609. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13030609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of Modulation Strategies in Modular Multilevel Converters: An Attempt for a Better Compromise Between the efficiency and Capacitor Voltages' Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Beneit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIES.2024.3447885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery State-of-Health estimation based on multiple charge and discharge features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Postiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 263, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2022.125637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Speed Range Sensorless Control of Five-Phase PMSM Drive under Healthy and Open Phase Fault Conditions for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Assoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16010279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Aging Models Based on High-Current Incremental Capacity in Fast Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Identification–Based Adaptive Real-Time Simulators for Power Electronic Converters—Application to Three-Phase and NPC Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.1094. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12051094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Segmented Three-Phase Synchronous Motor with Highly Coupled Sub-Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2022.3183342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-on-Chip FPGA Devices for Complex Electrical Energy Systems Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcian Cirstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.53-64. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2021.3052179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Fully FPGA-Based Real-Time Simulators for Static Power Converters With Power Switch Characteristics Approximated by Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.9624-9633. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2021.3112999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Real-Time Simulator for Sensorless Control of Modular Multi-Level Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Id-khajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.719. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11050719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New voltage compensation of a standalone CDFIG supplying unbalanced loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.106396. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Industrial Electronics: A Cross-Disciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Lucía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2020.3032942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC-based embedded real-time simulation of mismatched photovoltaic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.267-281. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Industrial Electronics: A Cross-Disciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2020.3032942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Time-Domain Implementation Methods for Fractional-Order Battery Impedance Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4415. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14154415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic design methodology for DC-link voltage control of single phase grid-tied PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application domain extension of incremental capacity-based battery SoH indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.121224. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Sensorless Control of Switched Reluctance Motor for Electrical Powertrain System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.3081. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13123081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an active front-end rectifier controller with an accurate estimation for the dynamic of its deadbeat current control loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2869-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control of a Stand-Alone Cascaded Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (1), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2856186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC implementation of a photovoltaic reconfiguration algorithm by exploiting a HLS-based architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.520-537. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of a Cascaded Dual Model-Predictive Control Applied to Synchronous Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (9), pp.7219-7228. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2874577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid connected converters as reactive power ancillary service providers: Technical analysis for minimum required DC-link voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.344-354. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive PI Controller Design for DC-Link Voltage Control of Single-Phase Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (8), pp.6241-6249. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2871796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded real-time simulators for electromechanical and power electronic systems using system-on-chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.326-343. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Implementation of MMC Control Based on Sorting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Teodorescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11092394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time delay consideration for robust capacitor-current-inner-loop active damping of LCL -filter-based grid-connected converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Saïd-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.177 - 187. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2017.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of HF signal injection parameters for EV applications based on sensorless IPMSM drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alexandre Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.347-356. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2017.0228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of online identification on model predictive current control applied to permanent magnet synchronous motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.864 - 873. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2016.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal stress on the ageing behaviour of aluminum electrolytic capacitors for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2016.1264119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved LCL Filter Design in Order to Ensure Stability without Damping and Despite Large Grid Impedance Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.336. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10030336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and limits of machine learning-based neural networks for rotor position estimation in EV traction drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Condamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2765398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Implementation of Dual Kalman Filter for PV MPPT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.176 - 185. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2015.2462313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic study of the power capability of a cascaded doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.61 - 70. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Active Damping Methods for LCL Filter-Based Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (9), pp.6739 - 6750. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2016.2626290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed robust design of switched reluctance motor for electric vehicle system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.168781401773344. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814017733440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved electrical model of aluminum electrolytic capacitor with anomalous diffusion for health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall Size Optimization of a High-Speed Starter Using a Quasi-Z-Source Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.891 - 900. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2017.2738022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal network of coupled building and electrical appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.46 - 54. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power operating domain of a cascaded doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.142-154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Dual-Model-Predictive Control of an Active Front-End Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (7), pp.4604 - 4614. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2547874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and systematic LCL filter design for three-phase grid-connected power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Saïd-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama. Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.181 - 193. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADC-Based Embedded Real-Time Simulator of a Power Converter Implemented in a Low-Cost FPGA: Application to a Fault-Tolerant Control of a Grid-Connected Voltage-Source Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.1179 - 1190. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2491883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous machine finite simulation model based on experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.304 - 310. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2015.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic optimal control of synchronous motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2016.079541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the integration of photovoltaic renewable energy in developing countries—Special attention to the Lebanese case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.562 - 575. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGAs in industrial control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirstea Marcian N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisan Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.224-243. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2011.2123908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive demand side management of a residential house under intermittent primary energy source conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.110 - 120. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a real time demand side management under intermittent primary energy source conditions with a PV-battery backup system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133, pp.122 - 130. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed structure H-inf loop shaping control of switched reluctance motor for electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.124 - 141. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Fault-Tolerant Space Vector-Hysteresis Current Control for Three-Phase Grid-Connected Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (11), pp.7008 - 7017. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2581758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of a residential PV-battery backup for an intermittent primary energy source under realistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.206 - 216. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une chaine de conversion onduleur à quasi-Z source et machine synchrone à aimants permanents hautes vitesses pour une application starter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect sliding mode power control for three phase grid connected power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.977 - 985. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2013.0945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Performance of a New Stirling Micro Cogenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garcia Burrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.20 - 28. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2008.11463663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Kalman-Filter-Based Identification and Real-Time Optimization of PV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (11), pp.7266 - 7275. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2475240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Stand-Alone Variable Speed Constant Frequency Generator Based on a Doubly-Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2006.11463634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of doubly-fed induction generator for wind energy in network context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.109 - 118. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2013.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of high voltage direct current links with overall large-scale grid objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (5), pp.945 - 956. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2013.0298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Perturbative PV MPPT Methods Through Online System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (12), pp.6812 - 6821. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2014.2317143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a hybrid excitation synchronous generator connected to a diode bridge rectifier supplying a DC bus in embedded applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.68 - 76. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2012.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous generator in embedded applications: Modeling and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software codesign guidelines for System on Chip FPGA-based sensorless AC drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.2165-2176. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2013.2245908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Dynamic Reconfiguration of Sliding Mode Current Controllers for Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.1262 - 1271. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2220974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Applications of the Kalman Filter: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Orlowska-Kowalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (12), pp.5458 - 5471. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2236994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic thermal model of electrical appliances in thermal building: Application to the case of a refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Martaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.335 - 342. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based sliding mode direct control of single phase PWM boost rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Naassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.249 - 261. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Building System and its Parameter Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Martaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.975 - 983. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5370/JEET.2013.8.5.975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-Based Sensorless Control for Synchronous AC Drive Using an Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.3908 - 3918. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2189533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Section on Industrial Applications and Implementation Issues of the Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiichiro Katsura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (11), pp.4165-4168. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2194411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field programmable gate array-based fault-tolerant hysteresis current control for AC machine drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birriri Hannen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouar Mohammed Wissem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhodja Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.181 - 189. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2011.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal hardware/software partitioning of asystem on chip FPGA-based sensorless AC drive current controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field programmable gate array-based sensorless control of a brushless synchronous starter generator for aircraft application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2010.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M W Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.14 - 26. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2011.940250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Generation – Towards a New Energy Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Blaabjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshko Zhelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kas Hemmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.52-64. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2010.935862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a cascaded doubly-fed induction generator based on dynamical equivalent circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2010.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of a Cascaded Doubly Fed Induction Generator Dedicated to Isolated Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (10), pp.4207-4219. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2028358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Integrated FPGA-Based Controller for Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouallaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (10), pp.4006 - 4017. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2021591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Current Controllers for AC Machine Drives—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (4), pp.1907-1925. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2007.898302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un micro cogénérateur Stirling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Garcia Burrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanzetta F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (3), pp.323-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Hybrid Dynamic System Used in Haptic Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (4), pp.270-281. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2006.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.221-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control structures for multi-machine multi-converter systems with upstream coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3-5), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(03)00074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme générateur d'un profil de charge journalier générique dans un contexte résidentiel en combinant les modèles physiques et des données météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Elkebir Sidi Lekhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Velihorskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Husev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online System Identification Based Reconfigurable Embedded Real-Time Simulator for Electronic Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Napoli, France. pp.1178-1183, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10608824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a HF Signal Injection Sensorless Method for an Extra Low Voltage PMSynRel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Belghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Haje Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 18th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gdynia, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPE-POWERENG60842.2024.10604399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in Photovoltaic Research: Electro-Impedance Spectroscopy for PV Cell Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pavón-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Napoli, France. pp.776-781, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10609231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande rapprochée d'un IGBT pour l'atténuation des perturbations électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez-Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of static and dynamic parameters of PV models through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Garcia Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Alexis Guejia-Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piliougine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 17th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tallinn, Estonia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPE-POWERENG58103.2023.10227400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in photovoltaic parameter identification under mismatching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piliougine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Terrasini, Italy. pp.436-444, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP57914.2023.10247445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Prediction Horizon Finite Control Set Model Predictive Control for Single-Phase MMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 6th International Conference on Renewable Energy for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Zouk Mosbeh, Lebanon. pp.100-105, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Modulation Techniques for Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 32nd International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Reactive Power Limits of Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Deya Sukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 14th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sousse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC59750.2023.10389311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Mitigation Induced by An IGBT Driver Based on A Controlled Gate Current Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE' 22 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and Implementation of an EMI Figure of Merit for Switching Pattern in Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 - 48th Annual conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA accelerators HLS-based design of hyper complex LMS filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Tisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Cheong Took</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Synthesis and Implementation of a Direct Current Control Strategy for Three-Phase Grid Connected Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Deya Sukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fault Tolerant Control Method for a Three Phase Modular Multilevel Converter Under an Arm Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Scheme for a Single Phase Modular Multilevel Converter Connected to the Grid Under Unbalanced Arm Power Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent ( Online ), Belgium. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe21ecceeurope50061.2021.9570594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Single Phase Modular Multilevel Converter based on a New Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 22nd IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Valencia, Spain. pp.345-350, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT46573.2021.9453516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Arm Voltage Control Scheme for a Single Phase Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du concept CTAF : Chaîne de Traction à Alimentation Fractionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Motor Parameters Identification in Noisy Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of magnetic coupling topologies for interleaved multilevel inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dissymétrie sur la répartition des courants pour les onduleurs entrelacés couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-link voltage control of a single-phase AFE rectifier with reactive power ancillary service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, France. pp.216-221, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Ensemble Machine Learning Techniques for the Estimate of Residual Capacity of Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, France. pp.1307-1312, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Capacity Degradation in Lithium-ion Battery Cells with Different Rest Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Massi Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd IEEE International Conference on Industrial Electronics for Sustainable Energy Systems (IESES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cagliari, Italy. pp.44-49, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESES45645.2020.9210657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental tuning and design guidelines of a dynamically reconfigured weighting factor for the predictive torque control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilker Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Keysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Controller design for a PMSG based small wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Arbi-Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.550-555, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A battery residual capacity indicator based on the battery internal resistance: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd IEEE International Conference on Industrial Electronics for Sustainable Energy Systems (IESES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cagliari, France. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESES45645.2020.9210694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of manufacturing dissymmetry on current distribution for magnetically coupled interleaved inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced DC-link voltage controller for single phase AC/DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8915083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a PMSG based wind turbine assisted by a diode rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, France. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of battery circuit model from EIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a five-parameter model for a photovoltaic module using hybrid particle swarm optimization and pattern search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, France. pp.169-174, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of prediction horizons in MPC for first order linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an adaptive feed-forward control scheme for the DC bus voltage control of single phase grid connected converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Baazoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Sensorless Control Strategy for EV Applications Based on High Frequency Signal Injection and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multi-level Converter Hardware-in-the-Loop Simulation on low-cost System-on-Chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.2827-2832, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of System-on-Chip devices to implement embedded real-time simulators of modular multi-level converters using high-level synthesis tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of the EIS technique for the on-line diagnosis of fuel-cell systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giannattasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 26th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2017.8001379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA based implementation of a sliding-mode observer for battery state of charge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vicidomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 26th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2017.8001427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of Voltage Unbalance of a Standalone CDFIG Using Repetitive Rotor Current Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’17 ECCE – Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vasovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved dc-link voltage control for a three-phase PWM rectifier using an adaptive PI controller combined with load current estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid position estimator based on high-frequency signal injection and machine learning for EV fault-tolerant control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Real-Time Simulator Implementations of Electromechanical Systems Using System-On-Chip Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downsizing an electric actuator supplied with variable voltage using an interlaced high frequency boost converter for more electric aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. pp.4705-4714, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande par platitude d'une MSAP hautes vitesses saturable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la saturation magnétique sur la performance de la commande sensorless d'une MSAP à l'arrêt et en basse vitesse dans un contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pa Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la saturation magnétique sur la performance de la commande sensorless d'une MSAP à l'arret et en basse vitesse dans un contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SoC-based embedded Real-Time simulators for electromechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness based control of a high-speed saturable permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dearborn, MI, United States. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2016.7520293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-on-Chip implementation of a PV dynamical Reconfiguration Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of cross-saturation effects on IPMSM sensorless control - application to electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kobylanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Space Vector Delta Modulation Current Controller for Grid connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7794101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of saturation impact on an IPMSM saliency-based sensorless control for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Capri, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2016.7525831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the new generation of system-on-chip platforms for controlling electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seville, France. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a quasi Z-source inverter and permanent magnet synchronous motor to reduce global size of a more electric aircraft actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2015, IEEE Transportation Electrification Conference and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dearborn (MI), United States. pp.92-97, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2015.7165749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-continuous real-time simulation of an RLE load with a current MPC regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beirut, France. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a stand alone cascaded doubly fed induction generator supplying an isolated load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the water heating technique's impact on the sizing of a standalone PV-battery backup system assisting an intermittent primary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a cascaded doubly fed induction generator supplying an isolated DC grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of second sliding modes observer and Extended Kalman Filter in a sensorless robust control of Switched Reluctance Motor for EV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Loukkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2015 - 23rd Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2015.7158886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller designs of switched reluctance motor for electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd Mediterranean Conference of Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrique et thermique des condensateurs électrolytiques en vue de l'analyse de leur vieillissement dans un contexte de traction électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Capability Study of a Cascaded Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ElectrIMACS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing test bench for electrolytic capacitors in the context of electric vehicles &#x2014; Electrical and thermal modeling from real-time identification viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Modeling and FPGA-Based Speed Control of a 2-Phase Axial Flux Permanent Magnet Synchronous PCB Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Coia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marignetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New voltage sensorless approach for maximum constant power tracking of WECS based on a cascaded DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7048805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for maximum power tracking of a variable speed WT at constant power generation, under normal grid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2014 - 2014 17th IEEE Mediterranean Electrotechnical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2014.6820595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electric Model of Aluminum Electrolytic Capacitor with Diffusive Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental robust H-inf controller design of switched reluctance motor for electrical vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based implementation of an adaptive P&O MPPT controller for PV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, France. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2014.6864901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust LPV current control of Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd Mediterranean Conference of Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a hybrid domestic solar/electric water heater for hardware implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2014 - 2014 17th IEEE Mediterranean Electrotechnical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beirut, France. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2014.6820596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial electronic control: FPGAs and embedded systems solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcian Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Andina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the hybrid excitation synchronous machine for electric propulsion in electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based emulation system dedicated to the test of specific PWM strategies for automotive VSI inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajinegeorges Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for studying aluminum electrolytic capacitors wear-out in automotive cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line optimization of the P&amp;O MPPT method by means of the system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode direct power control of three-phase PWM boost rectifier using a single DC current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Real-Time Hardware-In-the-Loop validation of a 3-phase PWM rectifier controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of Power Electronic Converter real-time model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sorrento, France. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2012.6264543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Des Liaisons HVDC Dans Un Contexte Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advancements in FPGA-based controllers for AC Drives Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Amira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouar Mohammed Wissem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW-SW Real-Time Operating system for AC drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sorrento Italy. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2012.6264445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based implementation of sensorless AC drive controllers for embedded electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Amira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SLED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital implementation using delta operator for FPGA-based induction motor emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 8th International Multi-Conference on Systems, Signals and Devices (SSD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, France. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2011.5767477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a synchronous motor real-time emulator based on delta operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, France. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoPC-based current controler for Permanent Magnet Synchronous Machines drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bari, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology for complex FPGA-based controllers - Application to an EKF sensorless AC drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Kalman Filter for AC drive Sensorless Speed Controller - FPGA-based solution or DSP-based solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Symposium on Industrial Electronics (ISIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, France. pp.2759-2764, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2010.5636605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology and FPGA-based controllers for Power Electronics and drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W- Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charaabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 5th IEEE Conference on Industrial Electronics and Applications (ICIEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Taichung, France. pp.2328-2338, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2010.5515585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation methodology of FPGA-based motor drive for High Temperature environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bologna, Italy. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2010.5665210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized FPGA-based Extended Kalman Filter application to an AC drive sensorless speed controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pisa, Italy. pp.1012-1017, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2010.5545150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless control of brushless exciter synchronous starter generator using Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Midy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.2581-2586, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-based sensorless control for AC drive using an extended kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, France. pp.2925-2930, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based real-time simulation of fault tolerant current controllers for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhodja Ilhem Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based sensorless controller for synchronous machine using an extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 13th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System on Chip controller for electrical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouallaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.2481-2486, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4677002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Haptics applied on a Single DOF Haptic Interface based on a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimac 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC drive system on chip controller with non-linearity errors compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, France. pp.2381-2386, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4758329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard FPGA-based or Full FPGA-based Controllers for Electrical systems, two viable solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.2332-2337, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-based system on chip solution for current control of AC machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demodulation methods on fully FPGA-based system for resolver signals treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouallaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Identification of the Initial Rotor Position and Electrical Parameters of a PMSM for a Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Portoroz, Slovenia. pp.276-281, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2006.4778412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Identification of a single degree of freedom haptic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Identification and System Parameter Estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Estimation Improvement After Decreasing the Encoder Resolution for a Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Estimation of the Actuator used in Haptic Interfaces: Comparison of two Identification Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l'angle de calage et des paramètres d'une MSAP entraînant une interface haptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redynamiser le cours d'électrotechnique avec la commande numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Busso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. CETSIS-EEA (CETSIS-EEA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based control for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Electrical and Electronic Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.577-589, 2023, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821204-2.00008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Control Architectures and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Lucía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Urriza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Power Electronic Converters and Systems Volume 2, 2018, Pages 477-502, Edited by:Frede Blaabjerg, Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816136-4.00030-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId628"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Monmasson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Router: A Sustainable Solution for Future Residential Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Husev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPEL.2024.3525349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Optimisation Method for Tuning the HF Injection Parameters of an Extra Low Voltage Encoderless Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Belghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Haje Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Id-khajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.307-324. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/pead-2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online real-time robust framework for non-intrusive load monitoring in constrained edge devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.124814. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive single-diode model parameter identification under small mismatching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pavon-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Bastidas-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245, pp.122735. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-SpecNNet: A Real-Time Embedded NN-Based Parameters Estimation for WPT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cirimele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2024.3515264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-Driving Performance Evaluation Based on a New Figure of Merit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez-Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (3), pp.609. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13030609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Assessment of Modulation Strategies in Modular Multilevel Converters: An Attempt for a Better Compromise Between the efficiency and Capacitor Voltages' Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Beneit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJIES.2024.3447885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Aging Models Based on High-Current Incremental Capacity in Fast Charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Speed Range Sensorless Control of Five-Phase PMSM Drive under Healthy and Open Phase Fault Conditions for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Assoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16010279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery State-of-Health estimation based on multiple charge and discharge features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Postiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 263, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2022.125637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Identification–Based Adaptive Real-Time Simulators for Power Electronic Converters—Application to Three-Phase and NPC Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.1094. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12051094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-on-Chip FPGA Devices for Complex Electrical Energy Systems Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcian Cirstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.53-64. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2021.3052179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Segmented Three-Phase Synchronous Motor with Highly Coupled Sub-Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2022.3183342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Fully FPGA-Based Real-Time Simulators for Static Power Converters With Power Switch Characteristics Approximated by Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (9), pp.9624-9633. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2021.3112999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Real-Time Simulator for Sensorless Control of Modular Multi-Level Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Id-khajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.719. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11050719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Industrial Electronics: A Cross-Disciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Lucía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo-Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2020.3032942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New voltage compensation of a standalone CDFIG supplying unbalanced loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.106396. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC-based embedded real-time simulation of mismatched photovoltaic strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 184, pp.267-281. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Trends in Industrial Electronics: A Cross-Disciplinary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheyuan Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo Yuen Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.127-139. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2020.3032942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Time-Domain Implementation Methods for Fractional-Order Battery Impedance Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4415. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14154415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic design methodology for DC-link voltage control of single phase grid-tied PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application domain extension of incremental capacity-based battery SoH indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.121224. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Sensorless Control of Switched Reluctance Motor for Electrical Powertrain System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.3081. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13123081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an active front-end rectifier controller with an accurate estimation for the dynamic of its deadbeat current control loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2869-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control of a Stand-Alone Cascaded Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (1), pp.762-771. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2856186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC implementation of a photovoltaic reconfiguration algorithm by exploiting a HLS-based architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.520-537. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of a Cascaded Dual Model-Predictive Control Applied to Synchronous Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (9), pp.7219-7228. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2874577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid connected converters as reactive power ancillary service providers: Technical analysis for minimum required DC-link voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.344-354. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive PI Controller Design for DC-Link Voltage Control of Single-Phase Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (8), pp.6241-6249. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2018.2871796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded real-time simulators for electromechanical and power electronic systems using system-on-chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.326-343. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Implementation of MMC Control Based on Sorting Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Teodorescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (9), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11092394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time delay consideration for robust capacitor-current-inner-loop active damping of LCL -filter-based grid-connected converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Saïd-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.177 - 187. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2017.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of online identification on model predictive current control applied to permanent magnet synchronous motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.864 - 873. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2016.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal stress on the ageing behaviour of aluminum electrolytic capacitors for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2016.1264119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved LCL Filter Design in Order to Ensure Stability without Damping and Despite Large Grid Impedance Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.336. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10030336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of HF signal injection parameters for EV applications based on sensorless IPMSM drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alexandre Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.347-356. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2017.0228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and limits of machine learning-based neural networks for rotor position estimation in EV traction drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Condamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2017.2765398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Implementation of Dual Kalman Filter for PV MPPT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.176 - 185. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2015.2462313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic study of the power capability of a cascaded doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.61 - 70. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed robust design of switched reluctance motor for electric vehicle system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), pp.168781401773344. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1687814017733440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Active Damping Methods for LCL Filter-Based Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (9), pp.6739 - 6750. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2016.2626290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved electrical model of aluminum electrolytic capacitor with anomalous diffusion for health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forgez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.268-282. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall Size Optimization of a High-Speed Starter Using a Quasi-Z-Source Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.891 - 900. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2017.2738022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and systematic LCL filter design for three-phase grid-connected power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Saïd-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama. Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.181 - 193. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power operating domain of a cascaded doubly fed induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.142-154. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded Dual-Model-Predictive Control of an Active Front-End Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (7), pp.4604 - 4614. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2547874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADC-Based Embedded Real-Time Simulator of a Power Converter Implemented in a Low-Cost FPGA: Application to a Fault-Tolerant Control of a Grid-Connected Voltage-Source Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.1179 - 1190. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2491883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous machine finite simulation model based on experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.304 - 310. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2015.0473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal network of coupled building and electrical appliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.46 - 54. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic optimal control of synchronous motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2016.079541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the integration of photovoltaic renewable energy in developing countries—Special attention to the Lebanese case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.562 - 575. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGAs in industrial control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirstea Marcian N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisan Alin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.224-243. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2011.2123908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive demand side management of a residential house under intermittent primary energy source conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.110 - 120. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a real time demand side management under intermittent primary energy source conditions with a PV-battery backup system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133, pp.122 - 130. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2016.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed structure H-inf loop shaping control of switched reluctance motor for electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.124 - 141. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Fault-Tolerant Space Vector-Hysteresis Current Control for Three-Phase Grid-Connected Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (11), pp.7008 - 7017. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2016.2581758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une chaine de conversion onduleur à quasi-Z source et machine synchrone à aimants permanents hautes vitesses pour une application starter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect sliding mode power control for three phase grid connected power converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.977 - 985. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2013.0945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Performance of a New Stirling Micro Cogenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garcia Burrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prévond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.20 - 28. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2008.11463663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of a residential PV-battery backup for an intermittent primary energy source under realistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105, pp.206 - 216. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Kalman-Filter-Based Identification and Real-Time Optimization of PV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (11), pp.7266 - 7275. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2475240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Stand-Alone Variable Speed Constant Frequency Generator Based on a Doubly-Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2006.11463634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of doubly-fed induction generator for wind energy in network context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Bejaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.109 - 118. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2013.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of high voltage direct current links with overall large-scale grid objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (5), pp.945 - 956. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-gtd.2013.0298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Perturbative PV MPPT Methods Through Online System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (12), pp.6812 - 6821. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2014.2317143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Dynamic Reconfiguration of Sliding Mode Current Controllers for Synchronous Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.1262 - 1271. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2012.2220974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Applications of the Kalman Filter: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Orlowska-Kowalska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (12), pp.5458 - 5471. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2236994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic thermal model of electrical appliances in thermal building: Application to the case of a refrigerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Martaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.335 - 342. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software codesign guidelines for System on Chip FPGA-based sensorless AC drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), pp.2165-2176. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2013.2245908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid excitation synchronous generator in embedded applications: Modeling and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a hybrid excitation synchronous generator connected to a diode bridge rectifier supplying a DC bus in embedded applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.68 - 76. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2012.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based sliding mode direct control of single phase PWM boost rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Naassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.249 - 261. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Building System and its Parameter Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herie Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Martaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.975 - 983. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5370/JEET.2013.8.5.975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-Based Sensorless Control for Synchronous AC Drive Using an Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (10), pp.3908 - 3918. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2189533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Section on Industrial Applications and Implementation Issues of the Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiichiro Katsura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (11), pp.4165-4168. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2194411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field programmable gate array-based fault-tolerant hysteresis current control for AC machine drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birriri Hannen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouar Mohammed Wissem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhodja Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.181 - 189. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2011.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal hardware/software partitioning of asystem on chip FPGA-based sensorless AC drive current controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field programmable gate array-based sensorless control of a brushless synchronous starter generator for aircraft application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electric Power Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-epa.2010.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M W Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.14 - 26. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2011.940250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a cascaded doubly-fed induction generator based on dynamical equivalent circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (2), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2010.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Generation – Towards a New Energy Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Blaabjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshko Zhelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kas Hemmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.52-64. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIE.2010.935862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of a Cascaded Doubly Fed Induction Generator Dedicated to Isolated Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (10), pp.4207-4219. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2028358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Integrated FPGA-Based Controller for Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouallaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (10), pp.4006 - 4017. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2021591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-Based Current Controllers for AC Machine Drives—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (4), pp.1907-1925. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2007.898302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of a Hybrid Dynamic System Used in Haptic Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (4), pp.270-281. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2006.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un micro cogénérateur Stirling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Garcia Burrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanzetta F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (3), pp.323-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Semail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meibody-Tabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Razik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pietrzak-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations Systèmes Multi-Machines (SMM) de machines polyphasées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (2), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.221-239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control structures for multi-machine multi-converter systems with upstream coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouscayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63 (3-5), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4754(03)00074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme générateur d'un profil de charge journalier générique dans un contexte résidentiel en combinant les modèles physiques et des données météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Elkebir Sidi Lekhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Velihorskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Husev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a HF Signal Injection Sensorless Method for an Extra Low Voltage PMSynRel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Ahmed Belghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najla Haje Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tu Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 18th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gdynia, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPE-POWERENG60842.2024.10604399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online System Identification Based Reconfigurable Embedded Real-Time Simulator for Electronic Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Napoli, France. pp.1178-1183, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10608824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in Photovoltaic Research: Electro-Impedance Spectroscopy for PV Cell Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pavón-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Napoli, France. pp.776-781, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10609231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande rapprochée d'un IGBT pour l'atténuation des perturbations électromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez-Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of static and dynamic parameters of PV models through multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Garcia Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Alexis Guejia-Burbano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piliougine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 17th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tallinn, Estonia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPE-POWERENG58103.2023.10227400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in photovoltaic parameter identification under mismatching conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E. Garcia-Marrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piliougine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Terrasini, Italy. pp.436-444, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP57914.2023.10247445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Prediction Horizon Finite Control Set Model Predictive Control for Single-Phase MMCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 6th International Conference on Renewable Energy for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Zouk Mosbeh, Lebanon. pp.100-105, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of Modulation Techniques for Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 32nd International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Reactive Power Limits of Grid-Connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Deya Sukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 14th International Renewable Energy Congress (IREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sousse, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC59750.2023.10389311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI Mitigation Induced by An IGBT Driver Based on A Controlled Gate Current Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE' 22 ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and Implementation of an EMI Figure of Merit for Switching Pattern in Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sting Martinez Padron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 - 48th Annual conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA accelerators HLS-based design of hyper complex LMS filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Tisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Cheong Took</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, Synthesis and Implementation of a Direct Current Control Strategy for Three-Phase Grid Connected Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ammar Naassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Deya Sukary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fault Tolerant Control Method for a Three Phase Modular Multilevel Converter Under an Arm Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Control Scheme for a Single Phase Modular Multilevel Converter Connected to the Grid Under Unbalanced Arm Power Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent ( Online ), Belgium. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe21ecceeurope50061.2021.9570594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Single Phase Modular Multilevel Converter based on a New Modulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 22nd IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Valencia, Spain. pp.345-350, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT46573.2021.9453516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Arm Voltage Control Scheme for a Single Phase Modular Multilevel Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Abdayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragi Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du concept CTAF : Chaîne de Traction à Alimentation Fractionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Juton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Motor Parameters Identification in Noisy Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of magnetic coupling topologies for interleaved multilevel inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dissymétrie sur la répartition des courants pour les onduleurs entrelacés couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Ensemble Machine Learning Techniques for the Estimate of Residual Capacity of Li-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Delft, France. pp.1307-1312, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Capacity Degradation in Lithium-ion Battery Cells with Different Rest Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Massi Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd IEEE International Conference on Industrial Electronics for Sustainable Energy Systems (IESES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cagliari, Italy. pp.44-49, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESES45645.2020.9210657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-link voltage control of a single-phase AFE rectifier with reactive power ancillary service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, France. pp.216-221, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental tuning and design guidelines of a dynamically reconfigured weighting factor for the predictive torque control of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilker Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozan Keysan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Controller design for a PMSG based small wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Arbi-Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.550-555, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A battery residual capacity indicator based on the battery internal resistance: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Guarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 2nd IEEE International Conference on Industrial Electronics for Sustainable Energy Systems (IESES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Cagliari, France. pp.15-20, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESES45645.2020.9210694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of manufacturing dissymmetry on current distribution for magnetically coupled interleaved inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced DC-link voltage controller for single phase AC/DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE.2019.8915083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a PMSG based wind turbine assisted by a diode rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, France. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of battery circuit model from EIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ospina Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a five-parameter model for a photovoltaic module using hybrid particle swarm optimization and pattern search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, France. pp.169-174, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an adaptive feed-forward control scheme for the DC bus voltage control of single phase grid connected converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Baazoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Sensorless Control Strategy for EV Applications Based on High Frequency Signal Injection and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belfort, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of prediction horizons in MPC for first order linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multi-level Converter Hardware-in-the-Loop Simulation on low-cost System-on-Chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.2827-2832, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of System-on-Chip devices to implement embedded real-time simulators of modular multi-level converters using high-level synthesis tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vidal-Albalate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of Voltage Unbalance of a Standalone CDFIG Using Repetitive Rotor Current Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’17 ECCE – Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vasovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA based implementation of a sliding-mode observer for battery state of charge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vicidomini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 26th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2017.8001427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved dc-link voltage control for a three-phase PWM rectifier using an adaptive PI controller combined with load current estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 19th European Conference on Power Electronics and Applications (EPE'17 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of the EIS technique for the on-line diagnosis of fuel-cell systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giannattasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 26th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2017.8001379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid position estimator based on high-frequency signal injection and machine learning for EV fault-tolerant control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaatar Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8216797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Real-Time Simulator Implementations of Electromechanical Systems Using System-On-Chip Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la saturation magnétique sur la performance de la commande sensorless d'une MSAP à l'arret et en basse vitesse dans un contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande par platitude d'une MSAP hautes vitesses saturable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la saturation magnétique sur la performance de la commande sensorless d'une MSAP à l'arrêt et en basse vitesse dans un contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pa Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downsizing an electric actuator supplied with variable voltage using an interlaced high frequency boost converter for more electric aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. pp.4705-4714, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SoC-based embedded Real-Time simulators for electromechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blasco-Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness based control of a high-speed saturable permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dearborn, MI, United States. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2016.7520293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-on-Chip implementation of a PV dynamical Reconfiguration Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ciaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of cross-saturation effects on IPMSM sensorless control - application to electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kobylanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7793534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Space Vector Delta Modulation Current Controller for Grid connected Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2016.7794101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of saturation impact on an IPMSM saliency-based sensorless control for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauvenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Capri, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2016.7525831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a quasi Z-source inverter and permanent magnet synchronous motor to reduce global size of a more electric aircraft actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cuenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEC 2015, IEEE Transportation Electrification Conference and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dearborn (MI), United States. pp.92-97, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC.2015.7165749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-continuous real-time simulation of an RLE load with a current MPC regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Beirut, France. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of a stand alone cascaded doubly fed induction generator supplying an isolated load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the new generation of system-on-chip platforms for controlling electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sawma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Industrial Technology (ICIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seville, France. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the water heating technique's impact on the sizing of a standalone PV-battery backup system assisting an intermittent primary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of second sliding modes observer and Extended Kalman Filter in a sensorless robust control of Switched Reluctance Motor for EV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Loukkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2015 - 23rd Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2015.7158886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a cascaded doubly fed induction generator supplying an isolated DC grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2015.7392187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing test bench for electrolytic capacitors in the context of electric vehicles &#x2014; Electrical and thermal modeling from real-time identification viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrique et thermique des condensateurs électrolytiques en vue de l'analyse de leur vieillissement dans un contexte de traction électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Forgez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Capability Study of a Cascaded Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ElectrIMACS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Modeling and FPGA-Based Speed Control of a 2-Phase Axial Flux Permanent Magnet Synchronous PCB Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Coia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marignetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller designs of switched reluctance motor for electrical vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd Mediterranean Conference of Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New voltage sensorless approach for maximum constant power tracking of WECS based on a cascaded DFIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2014.7048805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for maximum power tracking of a variable speed WT at constant power generation, under normal grid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria El Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2014 - 2014 17th IEEE Mediterranean Electrotechnical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2014.6820595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Electric Model of Aluminum Electrolytic Capacitor with Diffusive Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental robust H-inf controller design of switched reluctance motor for electrical vehicle application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based implementation of an adaptive P&O MPPT controller for PV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, France. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2014.6864901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust LPV current control of Switched Reluctance Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhnifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 22nd Mediterranean Conference of Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a hybrid domestic solar/electric water heater for hardware implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2014 - 2014 17th IEEE Mediterranean Electrotechnical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Beirut, France. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2014.6820596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for studying aluminum electrolytic capacitors wear-out in automotive cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based emulation system dedicated to the test of specific PWM strategies for automotive VSI inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Patin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajinegeorges Salloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of the hybrid excitation synchronous machine for electric propulsion in electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita. Mbayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6631794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial electronic control: FPGAs and embedded systems solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcian Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Andina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line optimization of the P&amp;O MPPT method by means of the system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Manganiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Spagnuolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode direct power control of three-phase PWM boost rectifier using a single DC current sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Said-Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6699314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based Real-Time Hardware-In-the-Loop validation of a 3-phase PWM rectifier controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Des Liaisons HVDC Dans Un Contexte Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Arioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Marinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of Power Electronic Converter real-time model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sorrento, France. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2012.6264543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advancements in FPGA-based controllers for AC Drives Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Amira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouar Mohammed Wissem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW-SW Real-Time Operating system for AC drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sorrento Italy. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2012.6264445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based implementation of sensorless AC drive controllers for embedded electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maalouf Amira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SLED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital implementation using delta operator for FPGA-based induction motor emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Charaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 8th International Multi-Conference on Systems, Signals and Devices (SSD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sousse, France. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2011.5767477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a synchronous motor real-time emulator based on delta operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dagbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charaabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Slama-Belkhodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, France. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology for complex FPGA-based controllers - Application to an EKF sensorless AC drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 XIX International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoPC-based current controler for Permanent Magnet Synchronous Machines drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bari, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Kalman Filter for AC drive Sensorless Speed Controller - FPGA-based solution or DSP-based solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Symposium on Industrial Electronics (ISIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, France. pp.2759-2764, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2010.5636605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology and FPGA-based controllers for Power Electronics and drive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W- Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charaabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 5th IEEE Conference on Industrial Electronics and Applications (ICIEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Taichung, France. pp.2328-2338, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIEA.2010.5515585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation methodology of FPGA-based motor drive for High Temperature environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amine Benkhelifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bologna, Italy. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2010.5665210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized FPGA-based Extended Kalman Filter application to an AC drive sensorless speed controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pisa, Italy. pp.1012-1017, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPEEDAM.2010.5545150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-based sensorless control for AC drive using an extended kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, France. pp.2925-2930, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based real-time simulation of fault tolerant current controllers for power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkhodja Ilhem Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless control of brushless exciter synchronous starter generator using Extended Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Ballois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Midy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2009 - 35th Annual Conference of IEEE Industrial Electronics (IECON 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.2581-2586, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2009.5415237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based sensorless controller for synchronous machine using an extended Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Idkhajine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 13th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System on Chip controller for electrical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouallaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. pp.2481-2486, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2008.4677002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Haptics applied on a Single DOF Haptic Interface based on a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimac 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC drive system on chip controller with non-linearity errors compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, France. pp.2381-2386, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4758329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard FPGA-based or Full FPGA-based Controllers for Electrical systems, two viable solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.2332-2337, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2007.4374970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully FPGA-based system on chip solution for current control of AC machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-W. Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demodulation methods on fully FPGA-based system for resolver signals treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouallaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Identification of the Initial Rotor Position and Electrical Parameters of a PMSM for a Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 12th International Power Electronics and Motion Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Portoroz, Slovenia. pp.276-281, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEPEMC.2006.4778412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Identification of a single degree of freedom haptic interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Identification and System Parameter Estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.249-254, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060329-3-AU-2901.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed Estimation Improvement After Decreasing the Encoder Resolution for a Haptic Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Estimation of the Actuator used in Haptic Interfaces: Comparison of two Identification Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montreal, Canada. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2006.295594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l'angle de calage et des paramètres d'une MSAP entraînant une interface haptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Khatounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Conférence Internationale Francophone d'Automatique (CIFA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redynamiser le cours d'électrotechnique avec la commande numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Busso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. CETSIS-EEA (CETSIS-EEA 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based control for power electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine ID-KHAJINE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Merai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wissem Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Ricco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Electrical and Electronic Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.577-589, 2023, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821204-2.00008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Control Architectures and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Lucía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monmasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Urriza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Power Electronic Converters and Systems Volume 2, 2018, Pages 477-502, Edited by:Frede Blaabjerg, Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816136-4.00030-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId628"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05069005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Azizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Husev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mbayed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Martins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPEL.2024.3525349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05410109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ahmed Belghazali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Haje Obeid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tu Trinh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Id-khajine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pead-2025-0022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Garcia-Marrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124814" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05069010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Marrero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pavon-Vargas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bastidas-Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122735" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cirimele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ricco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3515264" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sting Martinez-Padron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13030609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04713865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abdayem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sawma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Beneit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Blasco-Gimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Khatounian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIES.2024.3447885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ospina Agudelo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zamboni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Postiglione" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125637" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Assoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Lombardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9010002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aarab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12051094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701367v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3183342" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnuolo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcian Cirstea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2021.3052179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3112999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tormo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vidal-Albalate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050719" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Achkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106396" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Luc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua She" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen C. Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Cheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Yuen Chow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2020.3032942" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271356v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lucia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Yuen Chow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Naouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121224" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Ouddah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123081" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Ali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wissem Naouar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2869-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2856186" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spagnuolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.12.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragi Ghosn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2874577" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Merai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2871796" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Mathe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Teodorescu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11092394" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Sa&#239;d-Romdhane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.08.026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Zine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine ID-KHAJINE" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaatar Makni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Chauvenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0228" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2016.0513" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733998v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1264119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said-Romdhane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naouar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkhodja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10030336" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Condamin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2765398" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Manganiello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2015.2462313" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Ballois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2016.09.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Said-Romdhane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2626290" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733299v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814017733440" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idkhajine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733272v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cuenot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zaim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2017.2738022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herie Park" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015054" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.02.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2547874" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama. Belkhodja" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.09.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dagbagi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hemdani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2491883" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0473" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2016.079541" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mbayed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.12.062" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-601S7FV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirstea Marcian N" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisan Alin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2123908" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733947v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.12.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.09.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733717v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouddah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.09.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2581758" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384146v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama Belkhodja" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2013.0945" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Burrel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monmasson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2008.11463663" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2475240" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997898v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Louis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2006.11463634" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bejaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2013.0043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Arioua" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2013.0298" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734259v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2317143" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734507v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2012.0125" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q4H3H7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932613v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2013.2245908" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734484v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ammar Naassani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2220974" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734432v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orlowska-Kowalska" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2236994" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653546v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Martaj" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z06Q3Q5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Hania" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Naassani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.05.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X59XWM1W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5370/JEET.2013.8.5.975" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Maalouf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2189533" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493017v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichiro Katsura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2194411" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birriri Hannen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Mohammed Wissem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhodja Ilhem Slama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736107v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.06.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZGKSXQZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694722v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2010.0044" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Monmasson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Idkhajine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Naouar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2011.940250" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467152v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Blaabjerg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshko Zhelev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kas Hemmes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2010.935862" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997883v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Louis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.04.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX7M9L2Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997870v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2028358" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prata" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouallaga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2021591" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Wissem Naouar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.898302" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326637v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia Burrel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanzetta F" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273879v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2006.02.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLXL3H0X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506773v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Elkebir Sidi Lekhel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Velihorskyi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714574v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10608824" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714559v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG60842.2024.10604399" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714580v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pav&#243;n-Vargas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10609231" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172458v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364790v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Garcia Marrero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Alexis Guejia-Burbano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piliougine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG58103.2023.10227400" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364761v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piliougine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Riso" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerriero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP57914.2023.10247445" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364818v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208194" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364782v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227945" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deya Sukary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389311" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369909v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sting Martinez Padron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369899v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968852" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Tisan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Cheong Took" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968783" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364822v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968532" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364848v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923321" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271218v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453516" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364898v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589714" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556002v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawma" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khatounian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghosn" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589161" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364903v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mattar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570610" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339376v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236605" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271403v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152535" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271392v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Massi Pavan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Todd" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forsyth" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESES45645.2020.9210657" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271388v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Sahin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Keysan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215739" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271358v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Gannoun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Arbi-Ziani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236615" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271398v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESES45645.2020.9210694" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271371v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lefebvre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215700" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271433v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naouar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8915083" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271409v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116107" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915697v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271419v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116152" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825111v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352196" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825106v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baazoug" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352260" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032562v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Chen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330887" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271454v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vidal-Albalate" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco-Gimenez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591256" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825104v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tormo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352393" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736533v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manganiello" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giannattasio" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2017.8001379" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736536v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vicidomini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2017.8001427" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726797v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734578v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099219" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799829v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216797" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799852v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387160v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311763" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361614v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799869v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Chauvenet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361548v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Chauvenet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793185" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736535v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520293" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697994v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciaglia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793474" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734551v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kobylanski" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvenet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793534" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735411v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7794101" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735410v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525831" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799838v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125320" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387058v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2015.7165749" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734564v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113642" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695256v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309125" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734572v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Khoury" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392206" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695267v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392187" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734547v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158886" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736540v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961373" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065295v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694729v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Salloum" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734574v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076998" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799859v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Coia" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marignetti" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694731v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048805" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694727v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2014.6820595" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799857v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734580v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981548" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736529v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2014.6864901" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734581v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961374" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734556v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2014.6820596" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734559v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Andina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699112" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735407v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita. Mbayed" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631794" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736531v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajinegeorges Salloum" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631975" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736534v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631846" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734566v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699402" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735409v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Said-Romdhane" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699314" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799841v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagbagi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemdani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700010" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799842v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264543" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955632v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337108v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Amira" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337143v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264445" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337129v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799846v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagbagi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charaabi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Idkhajine" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767477" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799845v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charaabi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984396" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524773v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373272v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. ID-KHAJINE" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608085" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373268v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5636605" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373271v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W- Naouar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2010.5515585" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670716v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bahri" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2010.5665210" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373270v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2010.5545150" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373267v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Midy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415237" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373263v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415390" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337101v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373265v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373259v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W. Naouar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107750v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373261v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758329" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373258v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374970" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373257v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417405" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373256v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouallaga" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Prata" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417560" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069080v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2006.4778412" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069088v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janot" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00034" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069082v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295617" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069081v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295594" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069079v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759379v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Busso" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373247v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821204-2.00008-8" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826944v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Navarro" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Barrag&#225;n" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Urriza" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816136-4.00030-0" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05069005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Azizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Husev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mbayed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monmasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Martins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPEL.2024.3525349" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05410109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ahmed Belghazali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Haje Obeid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tu Trinh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Id-khajine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/pead-2025-0022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Garcia-Marrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124814" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05069010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Marrero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pavon-Vargas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bastidas-Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122735" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cirimele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Ricco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2024.3515264" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sting Martinez-Padron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13030609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04713865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abdayem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sawma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Beneit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Blasco-Gimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Khatounian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIES.2024.3447885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Lombardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ospina Agudelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zamboni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9010002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04159890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Assoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010279" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Postiglione" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125637" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aarab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12051094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Spagnuolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcian Cirstea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2021.3052179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701367v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2022.3183342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3112999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tormo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vidal-Albalate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050719" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Luc&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua She" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen C. Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyuan Cheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo-Yuen Chow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2020.3032942" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Achkar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salloum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106396" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271356v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lucia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Yuen Chow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271438v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Naouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121224" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Ouddah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123081" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Ali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wissem Naouar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2869-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2856186" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spagnuolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.12.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragi Ghosn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2874577" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Merai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2871796" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Mathe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Teodorescu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11092394" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Sa&#239;d-Romdhane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.08.026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651730v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2016.0513" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Forgez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1264119" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said-Romdhane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naouar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkhodja" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10030336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Zine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine ID-KHAJINE" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaatar Makni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alexandre Chauvenet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2017.0228" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Condamin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2765398" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Manganiello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2015.2462313" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Ballois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2016.09.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1687814017733440" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733332v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Said-Romdhane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2626290" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forgez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Idkhajine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733272v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cuenot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zaim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2017.2738022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slama. Belkhodja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.09.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.02.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654195v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2547874" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654196v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dagbagi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hemdani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2491883" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0473" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herie Park" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015054" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2016.079541" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mbayed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salloum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerrero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.12.062" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-601S7FV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01337007v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cirstea Marcian N" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bahri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisan Alin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2011.2123908" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733947v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.12.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.09.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733717v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouddah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhnifer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaibet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.09.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2581758" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama Belkhodja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2013.0945" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694725v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia Burrel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monmasson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2008.11463663" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2475240" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997898v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Louis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2006.11463634" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bejaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marinescu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2013.0043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Arioua" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2013.0298" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734259v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2317143" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734484v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ammar Naassani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2012.2220974" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orlowska-Kowalska" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2236994" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653546v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Martaj" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.061" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z06Q3Q5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932613v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Benkhelifa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2013.2245908" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734499v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.07.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q4H3H7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2012.0125" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734497v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ben Hania" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Naassani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.05.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X59XWM1W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5370/JEET.2013.8.5.975" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Maalouf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2189533" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493017v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiichiro Katsura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2194411" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337009v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birriri Hannen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouar Mohammed Wissem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhodja Ilhem Slama" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2011.0053" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736107v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.06.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZGKSXQZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694722v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2010.0044" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654202v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Monmasson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Idkhajine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Naouar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2011.940250" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Louis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.04.016" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX7M9L2Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467152v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Blaabjerg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshko Zhelev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kas Hemmes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIE.2010.935862" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997870v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2028358" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prata" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouallaga" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2021591" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Wissem Naouar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2007.898302" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273879v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2006.02.021" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLXL3H0X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326637v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garcia Burrel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanzetta F" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107789v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pietrzak-David" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.221-239" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723302v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouscayrol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Fornel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Hautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(03)00074-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D8QNK9F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506773v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Elkebir Sidi Lekhel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Velihorskyi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714559v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG60842.2024.10604399" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714574v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10608824" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714580v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pav&#243;n-Vargas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10609231" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04172458v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364790v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Garcia Marrero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Alexis Guejia-Burbano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piliougine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG58103.2023.10227400" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364761v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piliougine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Riso" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerriero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP57914.2023.10247445" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364818v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208194" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364782v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227945" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04714598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deya Sukary" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC59750.2023.10389311" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369909v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sting Martinez Padron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369899v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968852" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Tisan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Cheong Took" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968783" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364822v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364841v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968532" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364848v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923321" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271218v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453516" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364898v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589714" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556002v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawma" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khatounian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghosn" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589161" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364903v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mattar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570610" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339376v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271403v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152535" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271392v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Massi Pavan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Todd" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forsyth" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESES45645.2020.9210657" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271361v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236605" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271388v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Sahin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Keysan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215739" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271358v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Gannoun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Arbi-Ziani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236615" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271398v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESES45645.2020.9210694" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271371v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lefebvre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215700" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271433v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naouar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE.2019.8915083" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271409v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116107" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915697v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271419v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116152" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825106v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Baazoug" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352260" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032562v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Chen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330887" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825111v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352196" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271454v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vidal-Albalate" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blasco-Gimenez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591256" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825104v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tormo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352393" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726797v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736536v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vicidomini" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2017.8001427" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734578v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099219" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736533v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manganiello" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giannattasio" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2017.8001379" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799829v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216797" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799852v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361548v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Chauvenet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361614v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799869v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Chauvenet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387160v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meuret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311763" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799834v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793185" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736535v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520293" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697994v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciaglia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793474" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734551v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kobylanski" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvenet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793534" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735411v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7794101" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735410v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruyere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525831" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387058v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2015.7165749" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734564v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113642" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695256v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309125" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799838v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125320" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734572v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Khoury" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392206" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734547v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158886" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695267v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392187" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734574v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076998" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065295v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694729v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Salloum" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799859v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Coia" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marignetti" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736540v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961373" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694731v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048805" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694727v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2014.6820595" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799857v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734580v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981548" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736529v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2014.6864901" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734581v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961374" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734556v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2014.6820596" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736534v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631846" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736531v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Idkhajinegeorges Salloum" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631975" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735407v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita. Mbayed" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631794" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734559v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Andina" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699112" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734566v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699402" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735409v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Said-Romdhane" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699314" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799841v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dagbagi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemdani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700010" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955632v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799842v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264543" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337108v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maalouf Amira" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337143v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2012.6264445" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337129v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799846v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dagbagi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charaabi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Idkhajine" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Slama-Belkhodja" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767477" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799845v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charaabi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984396" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373272v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. ID-KHAJINE" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608085" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524773v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373268v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5636605" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373271v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahri" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W- Naouar" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2010.5515585" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670716v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Bahri" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2010.5665210" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373270v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2010.5545150" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373263v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415390" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337101v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373267v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Midy" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415237" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373265v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373259v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-W. Naouar" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107750v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373261v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4758329" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373258v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2007.4374970" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373257v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417405" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373256v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouallaga" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Prata" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417560" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069080v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2006.4778412" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069088v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janot" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060329-3-AU-2901.00034" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069082v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295617" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069081v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2006.295594" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069079v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759379v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Busso" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373247v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821204-2.00008-8" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826944v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Navarro" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Barrag&#225;n" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Urriza" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816136-4.00030-0" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>