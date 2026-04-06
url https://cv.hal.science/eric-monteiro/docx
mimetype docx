--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -336,460 +336,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-constrained topology optimization using the constrained natural element method</w:t>
+                <w:t xml:space="preserve">An enhanced topological analysis for Lamb waves based SHM methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanda Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Monteiro</w:t>
+                <w:t xml:space="preserve">Arthur Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imade Koutiri</w:t>
+                <w:t xml:space="preserve">Nicolas Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Favier</w:t>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00158-024-03786-y⟩</w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14759217231196217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842745v1</w:t>
+                <w:t xml:space="preserve">hal-04566014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced topological analysis for Lamb waves based SHM methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue-constrained topology optimization using the constrained natural element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rebillat</w:t>
+                <w:t xml:space="preserve">Yanda Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Monteiro</w:t>
+                <w:t xml:space="preserve">Imade Koutiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+                <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (4), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 422, pp.116821 (1-41). </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14759217231196217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.116821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566014v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue-constrained topology optimization using the constrained natural element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stress-constrained topology optimization using the constrained natural element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanda Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Monteiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Imade Koutiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 422, pp.116821 (1-41). </w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (65), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.116821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00158-024-03786-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525452v1</w:t>
+                <w:t xml:space="preserve">hal-04842745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid twin of RTM process at the scarce data limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -862,64 +862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 189, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -966,77 +966,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-structures Deep Transfer Learning through Kantorovich potentials for Lamb Waves based Structural Health Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Postorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.24-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1122,51 +1122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Carlos Martins Do Outeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machining Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (3), pp.247-267. </w:t>
@@ -1377,51 +1377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Tranquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1494,51 +1494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Utheza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1741,51 +1741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and Sensitivity Analysis of Bubble Dissolution Time in 3D Selective Laser Sintering Using Ensemble Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Bang Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Thinh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrachid Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2089,132 +2089,132 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile interface model for thermal conduction phenomena and its numerical implementation by XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.T. Liu</w:t>
+                <w:t xml:space="preserve">Jt Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.T. Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Monteiro</w:t>
+                <w:t xml:space="preserve">St Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
+                <w:t xml:space="preserve">Q.C. He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53 (4), pp.825-843. </w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.825-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-013-0933-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081448v1</w:t>
+                <w:t xml:space="preserve">hal-01174678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basis for viscoelastic modelling of polyethylene terephthalate (PET) near Tg with parameter identification from multi-axial elongation experiments</w:t>
               </w:r>
@@ -2226,51 +2226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2310,344 +2310,344 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile interface model for thermal conduction phenomena and its numerical implementation by XFEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jt Liu</w:t>
+                <w:t xml:space="preserve">J.T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">St Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Monteiro</w:t>
+                <w:t xml:space="preserve">S.T. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.C. He</w:t>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.825-843. </w:t>
+              <w:t xml:space="preserve">, 2014, 53 (4), pp.825-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-013-0933-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174678v1</w:t>
+                <w:t xml:space="preserve">hal-01081448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization method and reduced database model for hyperelastic heterogeneous structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the thermodependant viscohyperelastic behavior of polyethylene terephthalate near the glass transition temperature: Prediction of the self-heating during biaxial tension test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Utheza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, on line 10.1002/pen.23522 (on line 10.1002/pen.23522), on line 10.1002/pen.23522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820417v1</w:t>
+                <w:t xml:space="preserve">hal-00833152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the thermodependant viscohyperelastic behavior of polyethylene terephthalate near the glass transition temperature: Prediction of the self-heating during biaxial tension test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Utheza</w:t>
+                <w:t xml:space="preserve">Computational homogenization method and reduced database model for hyperelastic heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.201-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833152v1</w:t>
+                <w:t xml:space="preserve">hal-00820417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On visco-elastic modelling of polyethylene terephthalate behaviour during multiaxial elongations slightly over the glass transition temperature</w:t>
               </w:r>
@@ -2744,517 +2744,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinate-free derivation and weak formulation of a general imperfect interface model for thermal conduction in composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.-T. Gu</w:t>
+                <w:t xml:space="preserve">Identification of the orthotropic elastic properties by coupled &amp;quot;experimental results - numerical simulation&amp;quot;: application to base of PET bottles under pressure Identification des propriétés élastiques orthotropes par couplage &amp;quot; expérimentation - simulation numérique &amp;quot; : application aux fonds de bouteilles soufflées en PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (4), pp.437-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.04.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692840v1</w:t>
+                <w:t xml:space="preserve">hal-00773167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the orthotropic elastic properties by coupled &amp;quot;experimental results - numerical simulation&amp;quot;: application to base of PET bottles under pressure Identification des propriétés élastiques orthotropes par couplage &amp;quot; expérimentation - simulation numérique &amp;quot; : application aux fonds de bouteilles soufflées en PET</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperelastic large deformations of two-phases composites with membrane-type interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering and Safety Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.985-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773167v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic large deformations of two-phases composites with membrane-type interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Analyzing the interplay between single cell rheology and force generation through large deformation finite element models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Asnacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering and Safety Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (6), pp.813-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-010-0276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692218v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the interplay between single cell rheology and force generation through large deformation finite element models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Coordinate-free derivation and weak formulation of a general imperfect interface model for thermal conduction in composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-T. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atef Asnacios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (6), pp.813-830. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (9), pp.1209--1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-010-0276-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725391v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain field measurement on 3D surfaces: Application to petaloid base of PET bottles under pressure</w:t>
               </w:r>
@@ -3465,64 +3465,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational homogenization for nonlinear conduction in heterogeneous materials using model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (-), pp.704-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3751,51 +3751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Marquez Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shweta Paunikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4006,51 +4006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Potsdam, Germany. </w:t>
@@ -4082,1635 +4082,1635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid twin applied to structural health monitoring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Physically informed and data driven direct models for Lamb waves based SHM : advantages and drawbacks of existing approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7712/150123.9955.444924⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palo Alto, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12783/shm2023/36792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305373v1</w:t>
+                <w:t xml:space="preserve">hal-05305770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically informed and data driven direct models for Lamb waves based SHM : advantages and drawbacks of existing approaches</w:t>
+                <w:t xml:space="preserve">Transfert d'apprentissage par transport optimal pour le contrôle de la santé des structures par ondes de Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Workshop on Structural Health Monitoring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème journée annuelle SHM@COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305770v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d'apprentissage par transport optimal pour le contrôle de la santé des structures par ondes de Lamb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rébillat</w:t>
+                <w:t xml:space="preserve">Aggregation-free fatigue constrained topology optimization using the constrained natural element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanda Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Monteiro</w:t>
+                <w:t xml:space="preserve">Imade Koutiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+                <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée annuelle SHM@COFREND</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROGEN2023 : 15th International Conference on Evolutionary and Deterministic Methods for Design, Optimization and Control, 1-3June 2023, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania, Greece. pp.300-314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/140123.10206.18876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305671v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation-free fatigue constrained topology optimization using the constrained natural element method</w:t>
+                <w:t xml:space="preserve">Topological data analysis for lamb waves based shm method in operational conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanda Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Arthur Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGEN2023 : 15th International Conference on Evolutionary and Deterministic Methods for Design, Optimization and Control, 1-3June 2023, Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7712/140123.10206.18876⟩</w:t>
+              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.966-977, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/150123.9848.444519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526012v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological data analysis for lamb waves based shm method in operational conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Characterization of the clamping and internal residual stresses effects on the distortion of Inconel 718 parts resulting from turning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7712/150123.9848.444519⟩</w:t>
+              <w:t xml:space="preserve">Machining Innovations Conference for Aerospace Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Garbsen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4657846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305214v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced harmonic-hybrid reduced model for solving parametric dynamics in structural health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Alejandro Rodríguez Iturra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURODYN2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the clamping and internal residual stresses effects on the distortion of Inconel 718 parts resulting from turning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Ranchin</w:t>
+                <w:t xml:space="preserve">Hybrid twin applied to structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Viprey</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Daniele Di Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorong</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machining Innovations Conference for Aerospace Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Garbsen, France. </w:t>
+              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.1851-1862, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4657846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7712/150123.9955.444924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384327v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning to close the gap between experimental and numerical data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of water sorption in neat poly(ether ketone ketone) and its carbon fiber reinforced composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Lesimple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Benethuiliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCBMA22 (1st International Conference for CBM - Condition-Based Maintenance - in Aerospace) 24-25 May 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Conference on Composite Materials - Composites Meet Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.1087-1093, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991319v1</w:t>
+                <w:t xml:space="preserve">hal-03976080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water sorption in neat poly(ether ketone ketone) and its carbon fiber reinforced composite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Damage Index investigation for delamination models for Lamb wave-based Structural Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Guskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Composite Materials - Composites Meet Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03976080v1</w:t>
+                <w:t xml:space="preserve">hal-03848169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Index investigation for delamination models for Lamb wave-based Structural Health Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental Damage Localization and Quantification with a Numerically Trained Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Postorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWSHM2022 ( European Workshop on Structural Health Monitoring) 4-7 July 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.401-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07322-9_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848169v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'influence de la séquence débridage/retournement/rebridage sur les distorsions en fraisage d'une pièce en alliage d'aluminium 7050-T7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ranchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Manufacturing21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Damage Localization and Quantification with a Numerically Trained Convolutional Neural Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Postorino</w:t>
+                <w:t xml:space="preserve">Topology Optimization Using the Constrained Natural Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanda Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Monteiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Rebillat</w:t>
+                <w:t xml:space="preserve">Imade Koutiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+                <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM2022 ( European Workshop on Structural Health Monitoring) 4-7 July 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASMO-UK12 / ASMO-Europe 1 / ISSMO Conference on Engineering Design Optimization -United Kingdom, 2022-07-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-07322-9_41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03990259v1</w:t>
+                <w:t xml:space="preserve">hal-04526219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization Using the Constrained Natural Element Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Transfer Learning to close the gap between experimental and numerical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Postorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Favier</w:t>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMO-UK12 / ASMO-Europe 1 / ISSMO Conference on Engineering Design Optimization -United Kingdom, 2022-07-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICCBMA22 (1st International Conference for CBM - Condition-Based Maintenance - in Aerospace) 24-25 May 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526219v1</w:t>
+                <w:t xml:space="preserve">hal-03991319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an industrial deployment of PZT based SHM processes: A dedicated metamodel for Lamb wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Postorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rebillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Structural Health Monitoring 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5854,399 +5854,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostrictive multilayer polymer actuator dimensioning and modelling for continuum snake like robot application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Investigation of nonlinear Lamb wave/damage interaction: numerical and experimental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Guskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481954v1</w:t>
+                <w:t xml:space="preserve">hal-03012997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nonlinear Lamb wave/damage interaction: numerical and experimental approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sensorless Nonlinear Stroke Controller for an Implantable, Undulating Membrane Blood Pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barabino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">58th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012997v1</w:t>
+                <w:t xml:space="preserve">hal-03015204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless Nonlinear Stroke Controller for an Implantable, Undulating Membrane Blood Pump</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electrostrictive multilayer polymer actuator dimensioning and modelling for continuum snake like robot application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Mechbal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barabino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03015204v1</w:t>
+                <w:t xml:space="preserve">hal-02481954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel inflatable actuator for inflatable robotic arms</w:t>
               </w:r>
@@ -6388,51 +6388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Utheza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6496,51 +6496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Mei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ESAFORM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6559,455 +6559,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the semi-Hertzian method to wheel/rail contact in turnouts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Chollet</w:t>
+                <w:t xml:space="preserve">An Anisotropic Modeling of the Visco-hyperelastic Behaviour of PET under ISBM Process Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVSD - International Symposium on Dynamics of Vehicles on Road and Tracks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DEPOS 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aber Wrac'h, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216416v1</w:t>
+                <w:t xml:space="preserve">hal-01647479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anisotropic Modeling of the Visco-hyperelastic Behaviour of PET under ISBM Process Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Monteiro</w:t>
+                <w:t xml:space="preserve">Numerical experiments on the performance of the RBF meshfree Galerkin Methods for solid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrachid Hamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS 26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aber Wrac'h, France</w:t>
+              <w:t xml:space="preserve">International conference on Mechanical Engineering (ME 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Vienne, Austria. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647479v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical experiments on the performance of the RBF meshfree Galerkin Methods for solid mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Idir Belaidi</w:t>
+                <w:t xml:space="preserve">Solving Stefan problem through C-NEM and level-set approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Mechanical Engineering (ME 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Vienne, Austria. pp.101-112</w:t>
+              <w:t xml:space="preserve">X–DMS 2015, eXtended Discretization MethodS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454584v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Stefan problem through C-NEM and level-set approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorong</w:t>
+                <w:t xml:space="preserve">Adaptation of the semi-Hertzian method to wheel/rail contact in turnouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sebès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X–DMS 2015, eXtended Discretization MethodS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAVSD - International Symposium on Dynamics of Vehicles on Road and Tracks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Graz, Austria. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b21185-144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205570v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of the Viscohyperelastic Behaviour of PET near the Glass Transition Temperature</w:t>
               </w:r>
@@ -7088,64 +7088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A XFEM framework for modeling heterogeneous media with interfacial energy and size-dependent properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7416,64 +7416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling imperfect interfaces at finite strains using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extended Finite Element Methods - XFEM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Aachen, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7511,64 +7511,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical solutions for finite elastic deformation problems involving imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Material Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dortmund, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7593,77 +7593,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical numerical modelling of nano-inclusions with arbitrary shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7701,64 +7701,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of model reduction for computational homogenization of non-linear micro and nano composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7828,64 +7828,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-concurrent computational homogenization of nonlinear, stochastic and viscoelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7989,117 +7989,117 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems and methods for controlling and implantable blood pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barabino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : 10.799.625 B2. 2020, pp.US</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 20220062618. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -8121,114 +8121,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions aux méthodes numériques pour traiter les non linéarités et les discontinuités dans les matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris-Est, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010PEST1079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00601050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8296,51 +8296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91EB169D"/>
+    <w:nsid w:val="195B54CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8527,51 +8527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-monteiro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-7317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151672970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6622-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Paunikar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanda Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Koutiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03786-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lejeune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217231196217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01747-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.110048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Postorino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Louhichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Poulachon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Martins Do Outeiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2023.2215309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Jacquemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thuau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tence-Girault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221142090" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Conejos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balmes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Utheza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01565-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monteiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164646v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bang Ly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Thinh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Minh Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12091544" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Hamrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Belaidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2015.m1115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0933-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1129-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jt Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Gu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.C. He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23522" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Gu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.04.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD35TWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011044" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/495C264F64500B57ECA9BCD5B8F2AF50AE1B3DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2011.05.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RF6FQK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0276-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW9Q497-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0844-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.11.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQGDKM25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Galanopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wirth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Marquez Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29712" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Galanopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29635" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Lorenzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9955.444924" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2023/36792" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/140123.10206.18876" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9848.444519" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alejandro Rodr&#237;guez Iturra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ranchin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4657846" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lesimple" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bizet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benethuiliere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990259v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_41" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526219v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Scheffler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barabino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030123" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Palacio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riwan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voisembert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647485v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216416v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seb&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21185-144" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454584v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205570v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777697v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Shao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712248v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Quang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulemonde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096461v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scheffler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00601050v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1079" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-monteiro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-7317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151672970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6622-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Paunikar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217231196217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanda Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Koutiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03786-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01747-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.110048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Postorino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Louhichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Poulachon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Martins Do Outeiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2023.2215309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Jacquemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thuau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tence-Girault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221142090" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Conejos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balmes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Utheza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01565-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monteiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164646v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bang Ly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Thinh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Minh Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12091544" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Hamrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Belaidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2015.m1115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jt Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.C. He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0933-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1129-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Gu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23522" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/495C264F64500B57ECA9BCD5B8F2AF50AE1B3DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2011.05.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RF6FQK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0276-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW9Q497-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Gu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD35TWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0844-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.11.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQGDKM25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Galanopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wirth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Marquez Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29712" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Galanopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29635" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2023/36792" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/140123.10206.18876" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9848.444519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ranchin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4657846" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alejandro Rodr&#237;guez Iturra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Lorenzo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9955.444924" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lesimple" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bizet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benethuiliere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_41" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Scheffler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barabino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030123" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Palacio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riwan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voisembert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647485v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205570v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seb&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21185-144" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777697v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Shao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712248v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Quang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulemonde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096461v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00601050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1079" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>