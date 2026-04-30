--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2077,248 +2077,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile interface model for thermal conduction phenomena and its numerical implementation by XFEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">St Gu</w:t>
+                <w:t xml:space="preserve">Basis for viscoelastic modelling of polyethylene terephthalate (PET) near Tg with parameter identification from multi-axial elongation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q.C. He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-013-0933-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.359-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1129-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174678v1</w:t>
+                <w:t xml:space="preserve">hal-01174638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basis for viscoelastic modelling of polyethylene terephthalate (PET) near Tg with parameter identification from multi-axial elongation experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
+                <w:t xml:space="preserve">A versatile interface model for thermal conduction phenomena and its numerical implementation by XFEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jt Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">St Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.C. He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.359-367. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.825-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1129-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-013-0933-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174638v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile interface model for thermal conduction phenomena and its numerical implementation by XFEM</w:t>
               </w:r>
@@ -2366,288 +2366,288 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (4), pp.825-843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-013-0933-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the thermodependant viscohyperelastic behavior of polyethylene terephthalate near the glass transition temperature: Prediction of the self-heating during biaxial tension test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Utheza</w:t>
+                <w:t xml:space="preserve">Computational homogenization method and reduced database model for hyperelastic heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.201-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833152v1</w:t>
+                <w:t xml:space="preserve">hal-00820417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization method and reduced database model for hyperelastic heterogeneous structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the thermodependant viscohyperelastic behavior of polyethylene terephthalate near the glass transition temperature: Prediction of the self-heating during biaxial tension test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Mei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Utheza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, on line 10.1002/pen.23522 (on line 10.1002/pen.23522), on line 10.1002/pen.23522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820417v1</w:t>
+                <w:t xml:space="preserve">hal-00833152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On visco-elastic modelling of polyethylene terephthalate behaviour during multiaxial elongations slightly over the glass transition temperature</w:t>
               </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering and Safety Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (9), pp.985-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2995,51 +2995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the interplay between single cell rheology and force generation through large deformation finite element models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,51 +3465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational homogenization for nonlinear conduction in heterogeneous materials using model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4173,239 +4173,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d'apprentissage par transport optimal pour le contrôle de la santé des structures par ondes de Lamb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rébillat</w:t>
+                <w:t xml:space="preserve">Aggregation-free fatigue constrained topology optimization using the constrained natural element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanda Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nazih Mechbal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Koutiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée annuelle SHM@COFREND</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROGEN2023 : 15th International Conference on Evolutionary and Deterministic Methods for Design, Optimization and Control, 1-3June 2023, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania, Greece. pp.300-314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/140123.10206.18876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305671v1</w:t>
+                <w:t xml:space="preserve">hal-04526012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation-free fatigue constrained topology optimization using the constrained natural element method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanda Chen</w:t>
+                <w:t xml:space="preserve">Transfert d'apprentissage par transport optimal pour le contrôle de la santé des structures par ondes de Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Favier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Mechbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGEN2023 : 15th International Conference on Evolutionary and Deterministic Methods for Design, Optimization and Control, 1-3June 2023, Greece</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6ème journée annuelle SHM@COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/140123.10206.18876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04526012v1</w:t>
+                <w:t xml:space="preserve">hal-05305671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological data analysis for lamb waves based shm method in operational conditions</w:t>
               </w:r>
@@ -7088,51 +7088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A XFEM framework for modeling heterogeneous media with interfacial energy and size-dependent properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7416,51 +7416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling imperfect interfaces at finite strains using X-FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7511,51 +7511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical solutions for finite elastic deformation problems involving imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7593,51 +7593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical numerical modelling of nano-inclusions with arbitrary shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7701,51 +7701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of model reduction for computational homogenization of non-linear micro and nano composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7828,51 +7828,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-concurrent computational homogenization of nonlinear, stochastic and viscoelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8296,51 +8296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="195B54CA"/>
+    <w:nsid w:val="0254D785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8527,51 +8527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-monteiro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-7317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151672970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6622-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Paunikar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217231196217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanda Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Koutiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03786-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01747-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.110048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Postorino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Louhichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Poulachon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Martins Do Outeiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2023.2215309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Jacquemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thuau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tence-Girault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221142090" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Conejos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balmes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Utheza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01565-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monteiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164646v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bang Ly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Thinh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Minh Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12091544" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Hamrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Belaidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2015.m1115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jt Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.C. He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0933-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1129-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Gu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23522" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/495C264F64500B57ECA9BCD5B8F2AF50AE1B3DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2011.05.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RF6FQK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0276-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW9Q497-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Gu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD35TWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0844-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.11.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQGDKM25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Galanopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wirth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Marquez Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29712" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Galanopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29635" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2023/36792" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/140123.10206.18876" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9848.444519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ranchin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4657846" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alejandro Rodr&#237;guez Iturra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Lorenzo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9955.444924" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lesimple" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bizet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benethuiliere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_41" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Scheffler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barabino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030123" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Palacio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riwan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voisembert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647485v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205570v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seb&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21185-144" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777697v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Shao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712248v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Quang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulemonde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096461v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00601050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1079" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-monteiro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-7317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151672970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6622-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Paunikar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217231196217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanda Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Koutiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03786-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01747-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.110048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Postorino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Louhichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Poulachon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Martins Do Outeiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2023.2215309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Jacquemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thuau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tence-Girault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221142090" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Conejos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balmes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Utheza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01565-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monteiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164646v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bang Ly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Thinh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Minh Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12091544" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Hamrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Belaidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2015.m1115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1129-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jt Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Gu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.C. He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0933-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Gu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23522" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/495C264F64500B57ECA9BCD5B8F2AF50AE1B3DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2011.05.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RF6FQK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0276-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW9Q497-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Gu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD35TWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0844-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.11.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQGDKM25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Galanopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wirth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Marquez Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29712" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Galanopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29635" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2023/36792" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526012v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/140123.10206.18876" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9848.444519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ranchin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4657846" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alejandro Rodr&#237;guez Iturra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Lorenzo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9955.444924" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lesimple" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bizet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benethuiliere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_41" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Scheffler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barabino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030123" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Palacio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riwan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voisembert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647485v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205570v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seb&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21185-144" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777697v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Shao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712248v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Quang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulemonde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096461v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00601050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1079" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>