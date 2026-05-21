--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,8241 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8190 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Monteiro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1139-7317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151672970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=lfZp0w8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-6622-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single atom convolutional matching pursuit: Theoretical framework and application to Lamb waves based structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.109898. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.109898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue-constrained topology optimization using the constrained natural element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imade Koutiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 422, pp.116821 (1-41). </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.116821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced topological analysis for Lamb waves based SHM methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14759217231196217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-constrained topology optimization using the constrained natural element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imade Koutiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (65), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-024-03786-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal nonlinear semi-analytical framework describing longitudinal waves propagation in damaged structures based on Green–Volterra formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.110048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twin of RTM process at the scarce data limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-023-01747-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-structures Deep Transfer Learning through Kantorovich potentials for Lamb Waves based Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.24-50. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/2684-6500.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and validation of residual stresses induced by heat treatment of AA 7075-T6 samples toward the prediction of part distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Louhichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Poulachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Martins Do Outeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machining Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.247-267. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10910344.2023.2215309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and control of a new electrostrictive polymer based continuum actuator for endoscopic robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Thuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tence-Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1045389X2211420. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X221142090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic homogenization of 3D woven composites with damping validation in temperature and verification of scale separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Conejos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Balmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tranquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 275, pp.114375. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of self heating during stretch blow moulding of PET: viscohyperelastic modelling versus experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Utheza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.703-714. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-020-01565-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Injection Stretch Blow Molding Process: An Anisotropic Visco‐Hyperelastic Model for Polyethylene Terephthalate Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Menary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (4), pp.823-831. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representative volume element size determination for viscoplastic properties in polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.210-219. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Sensitivity Analysis of Bubble Dissolution Time in 3D Selective Laser Sintering Using Ensemble Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bang Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Thinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3-4), pp.1544. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12091544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Factors Affecting the Accuracy and Robustness of Smoothed-Radial Point Interpolation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrachid Hamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.43-72. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/aamm.2015.m1115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basis for viscoelastic modelling of polyethylene terephthalate (PET) near Tg with parameter identification from multi-axial elongation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.359-367. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-013-1129-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile interface model for thermal conduction phenomena and its numerical implementation by XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jt Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.C. He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.825-843. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-013-0933-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile interface model for thermal conduction phenomena and its numerical implementation by XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (4), pp.825-843. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-013-0933-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational homogenization method and reduced database model for hyperelastic heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the thermodependant viscohyperelastic behavior of polyethylene terephthalate near the glass transition temperature: Prediction of the self-heating during biaxial tension test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Utheza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, on line 10.1002/pen.23522 (on line 10.1002/pen.23522), on line 10.1002/pen.23522. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On visco-elastic modelling of polyethylene terephthalate behaviour during multiaxial elongations slightly over the glass transition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Menary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (Septembre 2012), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the orthotropic elastic properties by coupled &amp;quot;experimental results - numerical simulation&amp;quot;: application to base of PET bottles under pressure Identification des propriétés élastiques orthotropes par couplage &amp;quot; expérimentation - simulation numérique &amp;quot; : application aux fonds de bouteilles soufflées en PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), pp.437-448. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2011044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperelastic large deformations of two-phases composites with membrane-type interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Safety Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (9), pp.985-1000. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the interplay between single cell rheology and force generation through large deformation finite element models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Asnacios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (6), pp.813-830. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-010-0276-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinate-free derivation and weak formulation of a general imperfect interface model for thermal conduction in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-T. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (9), pp.1209--1216. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain field measurement on 3D surfaces: Application to petaloid base of PET bottles under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Plantamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Field Measurement on 3D Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.611-614. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-010-0844-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational homogenization for nonlinear conduction in heterogeneous materials using model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (-), pp.704-712. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Printed Piezoelectric Transducers for Structural Health Monitoring of Curved Thick Composite Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des gradients de thermo-oxydation dans les composites à matrice organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Marquez Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion aware matching pursuit decomposition of Lamb wave signals for structural health monitoring of thin plates structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/29712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed PZT Transducers Network for the Structural Health Monitoring of Foreign Object Damage Composite Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shweta Paunikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Galanopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring (EWSHM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58286/29635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically informed and data driven direct models for Lamb waves based SHM : advantages and drawbacks of existing approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Palo Alto, United States. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12783/shm2023/36792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation-free fatigue constrained topology optimization using the constrained natural element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imade Koutiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEN2023 : 15th International Conference on Evolutionary and Deterministic Methods for Design, Optimization and Control, 1-3June 2023, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania, Greece. pp.300-314, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/140123.10206.18876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert d'apprentissage par transport optimal pour le contrôle de la santé des structures par ondes de Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée annuelle SHM@COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological data analysis for lamb waves based shm method in operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.966-977, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9848.444519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the clamping and internal residual stresses effects on the distortion of Inconel 718 parts resulting from turning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machining Innovations Conference for Aerospace Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Garbsen, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4657846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced harmonic-hybrid reduced model for solving parametric dynamics in structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Alejandro Rodríguez Iturra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYN2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid twin applied to structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials (SMART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.1851-1862, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9955.444924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage Index investigation for delamination models for Lamb wave-based Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water sorption in neat poly(ether ketone ketone) and its carbon fiber reinforced composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Benethuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials - Composites Meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.1087-1093, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Damage Localization and Quantification with a Numerically Trained Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM2022 ( European Workshop on Structural Health Monitoring) 4-7 July 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palerme, Italy. pp.401-407, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07322-9_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence de la séquence débridage/retournement/rebridage sur les distorsions en fraisage d'une pièce en alliage d'aluminium 7050-T7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Manufacturing21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization Using the Constrained Natural Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imade Koutiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMO-UK12 / ASMO-Europe 1 / ISSMO Conference on Engineering Design Optimization -United Kingdom, 2022-07-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning to close the gap between experimental and numerical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCBMA22 (1st International Conference for CBM - Condition-Based Maintenance - in Aerospace) 24-25 May 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an industrial deployment of PZT based SHM processes: A dedicated metamodel for Lamb wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Postorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Structural Health Monitoring 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new electroactive polymer based continuumactuator for endoscopic surgical robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Thuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tencé-Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nonlinear Lamb wave/damage interaction: numerical and experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Guskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless Nonlinear Stroke Controller for an Implantable, Undulating Membrane Blood Pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rebillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barabino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostrictive multilayer polymer actuator dimensioning and modelling for continuum snake like robot application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Thuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tencé-Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials SMART 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inflatable actuator for inflatable robotic arms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Voisembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.88-93, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2017.8014000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Heating during Stretch Blow Molding: an Experimental Numerical Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Utheza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017 20th International ESAFORM Conference on Material Forming. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dubiln, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anisotropic Visco-hyperelastic model for PET Behavior under ISBM Process Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical experiments on the performance of the RBF meshfree Galerkin Methods for solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrachid Hamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Mechanical Engineering (ME 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienne, Austria. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anisotropic Modeling of the Visco-hyperelastic Behaviour of PET under ISBM Process Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPOS 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aber Wrac'h, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Stefan problem through C-NEM and level-set approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X–DMS 2015, eXtended Discretization MethodS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the semi-Hertzian method to wheel/rail contact in turnouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVSD - International Symposium on Dynamics of Vehicles on Road and Tracks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Graz, Austria. 10 p., </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21185-144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of the Viscohyperelastic Behaviour of PET near the Glass Transition Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A XFEM framework for modeling heterogeneous media with interfacial energy and size-dependent properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Le Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Visco-Elastic Model for PET Near Tg Based on Uni and Biaxial Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, United Kingdom. pp. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain field measurement on 3D surfaces: Application to petaloid base of PET bottles under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Mei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Italy. pp 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling imperfect interfaces at finite strains using X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Finite Element Methods - XFEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aachen, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical solutions for finite elastic deformation problems involving imperfect interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Material Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dortmund, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical numerical modelling of nano-inclusions with arbitrary shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Modelling Nanomaterials and Nanosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Alborg, Denmark. pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of model reduction for computational homogenization of non-linear micro and nano composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modeling and Experiments of the Composites Materials with Micro and Nano Structures - CMNS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Liptovský Mikuláš, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-concurrent computational homogenization of nonlinear, stochastic and viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Chang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shaofan Li (University of California at Berkeley, USA), Xin-Lin Gao (The University of Texas at Dallas, USA). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Micromechanics and Nanomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pan Stanford Publishing, pp.1157-1196, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems and methods for controlling and implantable blood pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Scheffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barabino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 20220062618. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux méthodes numériques pour traiter les non linéarités et les discontinuités dans les matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paris-Est, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PEST1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00601050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8296,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0254D785"/>
+    <w:nsid w:val="AE17939C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8527,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-monteiro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-7317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151672970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6622-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Paunikar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217231196217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanda Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Koutiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03786-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01747-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.110048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Postorino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Louhichi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Poulachon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Martins Do Outeiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2023.2215309" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Jacquemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thuau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tence-Girault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221142090" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Conejos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balmes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Utheza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01565-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monteiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088897v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164646v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bang Ly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Thinh Le" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Minh Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12091544" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Hamrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Belaidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2015.m1115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1129-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jt Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Gu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.C. He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0933-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Gu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23522" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011044" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/495C264F64500B57ECA9BCD5B8F2AF50AE1B3DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2011.05.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RF6FQK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725391v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0276-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW9Q497-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Gu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD35TWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0844-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.11.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQGDKM25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Galanopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wirth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Marquez Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29712" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Galanopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29635" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2023/36792" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526012v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/140123.10206.18876" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9848.444519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ranchin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4657846" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alejandro Rodr&#237;guez Iturra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Lorenzo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9955.444924" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lesimple" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bizet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benethuiliere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_41" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Scheffler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barabino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030123" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Palacio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riwan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voisembert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647485v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205570v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seb&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21185-144" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777697v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Shao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712596v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712248v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Quang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711425v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulemonde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096461v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00601050v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1079" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-monteiro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1139-7317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151672970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=lfZp0w8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-6622-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967101v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Paunikar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.109898" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanda Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Koutiri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.116821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lejeune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hasco&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rebillat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217231196217" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03786-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.110048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-023-01747-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Postorino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Louhichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Poulachon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Martins Do Outeiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2023.2215309" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Jacquemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thuau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tence-Girault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221142090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Conejos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balmes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tranquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114375" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02645207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Mei Luo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Utheza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01565-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monteiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Yan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Menary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164646v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bang Ly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Thinh Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Minh Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12091544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrachid Hamrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Belaidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2015.m1115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1129-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174678v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jt Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.C. He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0933-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820417v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23522" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Menary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/495C264F64500B57ECA9BCD5B8F2AF50AE1B3DFA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2011.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1RF6FQK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Asnacios" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-010-0276-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CGW9Q497-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Gu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.04.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD35TWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plantamura" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0844-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.11.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQGDKM25-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Galanopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Wirth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Marquez Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29712" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305655v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Galanopoulos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2023/36792" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/140123.10206.18876" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9848.444519" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ranchin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viprey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4657846" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305212v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Alejandro Rodr&#237;guez Iturra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Lorenzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305373v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9955.444924" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Guskov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lesimple" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bizet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Benethuiliere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990259v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07322-9_41" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526219v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquemin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Sun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Scheffler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barabino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030123" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840414v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Palacio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riwan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voisembert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014000" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647488v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454584v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647479v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seb&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21185-144" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711417v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Shao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777689v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712248v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Quang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711425v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784037v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulemonde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096461v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00601050v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1079" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>