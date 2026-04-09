--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -386,590 +386,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic wind produced by volume corona discharges and surface dielectric barrier discharges: What role do streamers play?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current, thrust, and power of a corona discharge plasma thruster at tropospheric altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2024.103988⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (9), pp.095201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad9d54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764605v1</w:t>
+                <w:t xml:space="preserve">hal-05069371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current, thrust, and power of a corona discharge plasma thruster at tropospheric altitude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling of the Flight Performance of a Plasma-Propelled Drone: Limitations and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
+                <w:t xml:space="preserve">Nicolas Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (9), pp.095201. </w:t>
+              <w:t xml:space="preserve">Drones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad9d54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/drones8030114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069371v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Flight Performance of a Plasma-Propelled Drone: Limitations and Prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Electroaerodynamic thrusters: Influence of a freestream on the current, ionic wind, and force produced by a DC corona discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/drones8030114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130, pp.103950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2024.103950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569960v1</w:t>
+                <w:t xml:space="preserve">hal-04778400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroaerodynamic thrusters: Influence of a freestream on the current, ionic wind, and force produced by a DC corona discharge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+                <w:t xml:space="preserve">Mixing Enhancement Downstream of an Active Square-Mesh Grid Using Plasma Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Fridlender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2024.103950⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (8), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J063712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778400v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Enhancement Downstream of an Active Square-Mesh Grid Using Plasma Actuation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ionic wind produced by volume corona discharges and surface dielectric barrier discharges: What role do streamers play?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (8), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132, pp.103988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J063712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2024.103988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778465v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the different regimes of positive DC corona discharges as a function of electrical and geometrical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1010,209 +1010,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the high voltage waveform on the ionic wind produced by a needle-to-plate dielectric barrier discharge</w:t>
+                <w:t xml:space="preserve">Ionic wind of a needle-to-plate dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Defoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.18699. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.103768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23417-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234370v1</w:t>
+                <w:t xml:space="preserve">hal-04234385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic wind of a needle-to-plate dielectric barrier discharge</w:t>
+                <w:t xml:space="preserve">Effect of the high voltage waveform on the ionic wind produced by a needle-to-plate dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Defoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120, pp.103768. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23417-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234385v1</w:t>
+                <w:t xml:space="preserve">hal-04234370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic wind produced by a millimeter-gap DC corona discharge ignited between a plate and an inclined needle</w:t>
               </w:r>
@@ -1237,51 +1237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Souakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1341,51 +1341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Bayoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (7), pp.075207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1549,51 +1549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dielectric barrier discharge plasma actuators on vortical structures in a mixing layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikar Yadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Kotsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Orrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125 (13), pp.133303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1868,1710 +1868,1710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of a DBD plasma actuation based on the Suzen-Huang model</w:t>
+                <w:t xml:space="preserve">Influence of the air-exposed active electrode shape on the electrical, optical and mechanical characteristics of a surface dielectric barrier discharge plasma actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.K. Seth</w:t>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Traoré</w:t>
+                <w:t xml:space="preserve">Jonathan Cazour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Duran-Olivencia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.A. Vazquez</w:t>
+                <w:t xml:space="preserve">N. Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 93, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2018.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 93, pp.146-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310875v1</w:t>
+                <w:t xml:space="preserve">hal-02316797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the air-exposed active electrode shape on the electrical, optical and mechanical characteristics of a surface dielectric barrier discharge plasma actuator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bénard</w:t>
+                <w:t xml:space="preserve">Ionization and recombination in nanosecond repetitively pulsed microplasmas in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Orrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (49), pp.494002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aae134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316797v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and recombination in nanosecond repetitively pulsed microplasmas in air at atmospheric pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pai</w:t>
+                <w:t xml:space="preserve">Ionic wind produced by positive and negative corona discharges in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aae134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2018.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272472v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic wind produced by positive and negative corona discharges in air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benard</w:t>
+                <w:t xml:space="preserve">Parametric study of a DBD plasma actuation based on the Suzen-Huang model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.K. Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Duran-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 93, pp.85-96. </w:t>
+              <w:t xml:space="preserve">, 2018, 93, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2018.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316831v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2017 Plasma Roadmap: Low temperature plasma science and technology</w:t>
+                <w:t xml:space="preserve">Highly time-resolved investigation of the electric wind caused by surface DBD at various ac frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Adamovich</w:t>
+                <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S D Baalrud</w:t>
+                <w:t xml:space="preserve">P. Noté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bogaerts</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa76f5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895583v1</w:t>
+                <w:t xml:space="preserve">hal-03662661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly time-resolved investigation of the electric wind caused by surface DBD at various ac frequencies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Ionic wind produced by an electro-aerodynamic pump based on corona and dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88, pp.41-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2017.01.018⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 88, pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2017.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662661v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic wind produced by an electro-aerodynamic pump based on corona and dielectric barrier discharges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
+                <w:t xml:space="preserve">Active plasma grid for on-demand airflow mixing increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88, pp.35-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2017.01.021⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 88, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636690v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active plasma grid for on-demand airflow mixing increase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mizuno</w:t>
+                <w:t xml:space="preserve">Regeneration of Sooty Surface Using Nanosecond Pulsed Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.3982-3988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2682168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638653v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of Sooty Surface Using Nanosecond Pulsed Dielectric Barrier Discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2017 Plasma Roadmap: Low temperature plasma science and technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adamovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S D Baalrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">P J Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.3982-3988. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (32), 323001 (46 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2682168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa76f5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484593v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a turbulent flow separated at mid-chord along an airfoil with DBD plasma actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+                <w:t xml:space="preserve">A Nanosecond Surface Dielectric Barrier Discharge Operating Under Altitude Conditions for Aeronautics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Debien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+                <w:t xml:space="preserve">Kossi Djidula Bayoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.08.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (5), pp.774-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2540160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073878v1</w:t>
+                <w:t xml:space="preserve">hal-03675478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nanosecond Surface Dielectric Barrier Discharge Operating Under Altitude Conditions for Aeronautics Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
+                <w:t xml:space="preserve">Time-resolved measurements of electrohydrodynamic phenomena in an AC dielectric barrier discharge electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2540160⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.651-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675478v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved measurements of electrohydrodynamic phenomena in an AC dielectric barrier discharge electrostatic precipitator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Control of the coherent structure dynamics downstream of a backward facing step by DBD plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sujar-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005330⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (A), pp.158-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484789v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the coherent structure dynamics downstream of a backward facing step by DBD plasma actuator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+                <w:t xml:space="preserve">Film cooling effectiveness enhancement using surface dielectric barrier discharge plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (A), pp.158-173. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 62 (B), pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2016.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2016.04.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637137v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond-Pulsed Dielectric Barrier Discharge Plasma Actuator for Airflow Control Along an NACA0015 Airfoil at High Reynolds Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Debien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (11), pp.2803-2811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2016.2603226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow control of a jet in cross-flow: film cooling effectiveness enhancement using surface DBD plasma actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,627 +3625,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film cooling effectiveness enhancement using surface dielectric barrier discharge plasma actuator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Audier</w:t>
+                <w:t xml:space="preserve">Turbulent separated shear flow control by surface plasma actuator: experimental optimization by genetic algorithm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fénot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Pons-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Periaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bugeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-015-2107-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672241v1</w:t>
+                <w:t xml:space="preserve">hal-03615268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent separated shear flow control by surface plasma actuator: experimental optimization by genetic algorithm approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Pons-Prats</w:t>
+                <w:t xml:space="preserve">Control of a turbulent flow separated at mid-chord along an airfoil with DBD plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Periaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Breux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-015-2107-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03615268v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed sliding dielectric barrier discharge plasma actuator for airflow control: Electrical, optical, and mechanical characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrohydrodynamic force produced by a corona discharge between a wire active electrode and several cylinder electrodes – Application to electric propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bayoda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Frédéric Alicalapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927844⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.194--200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2015.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615314v1</w:t>
+                <w:t xml:space="preserve">hal-01221986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrohydrodynamic force produced by a corona discharge between a wire active electrode and several cylinder electrodes – Application to electric propulsion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Douyère</w:t>
+                <w:t xml:space="preserve">Elongating the area of plasma/fluid interaction of surface nanosecond pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Djidula Bayoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 76, pp.194--200. </w:t>
+              <w:t xml:space="preserve">, 2015, 74, pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2015.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01221986v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongating the area of plasma/fluid interaction of surface nanosecond pulsed discharges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed sliding dielectric barrier discharge plasma actuator for airflow control: Electrical, optical, and mechanical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bayoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.79-84. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (6), pp.063301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2014.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4927844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629668v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the time-resolved EHD force produced by a plasma actuator by particle image velocimetry - a parametric study</w:t>
               </w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of a grid-generated mixing with an active honeycomb dielectric barrier plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,90 +4439,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric barrier discharge plasma actuator to control turbulent flow downstream of a backward-facing step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sujar-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (4), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4569,51 +4569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature characterization of dielectric barrier discharge actuators: influence of electrical and geometric parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakshit Tirumala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,51 +4690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and mechanical characteristics of surface AC dielectric barrier discharge plasma actuators applied to airflow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4775,442 +4775,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dielectric aging on the behavior of a surface nanosecond pulsed dielectric barrier discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrohydrodynamic force produced by a wire-to-cylinder dc corona discharge in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aba'a Ndong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.6633683⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/47/475204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484809v1</w:t>
+                <w:t xml:space="preserve">hal-01691632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrohydrodynamic force produced by a wire-to-cylinder dc corona discharge in air at atmospheric pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691632v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Zouzou</w:t>
+                <w:t xml:space="preserve">Time-dependent volume force produced by a non-thermal plasma actuator from experimental velocity field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rabat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Debien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (24), pp.245201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/24/245201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822817v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical optimization of a surface DBD powered by a nanosecond pulsed high voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5263,1380 +5250,1393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent volume force produced by a non-thermal plasma actuator from experimental velocity field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dielectric aging on the behavior of a surface nanosecond pulsed dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Debien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Moreau</w:t>
+                <w:t xml:space="preserve">A. Aba'a Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (24), pp.245201. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.1554-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/24/245201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.6633683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637440v1</w:t>
+                <w:t xml:space="preserve">hal-04484809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer inhibition for improving force and electric wind produced by DBD actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
+                <w:t xml:space="preserve">Optical visualization and electrical characterization of fast-rising pulsed dielectric barrier discharge for airflow control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/21/215201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3682568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077712v1</w:t>
+                <w:t xml:space="preserve">hal-04486238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical visualization and electrical characterization of fast-rising pulsed dielectric barrier discharge for airflow control applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Effect of relative humidity on current–voltage characteristics of an electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3682568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (1), pp.20-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2011.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486238v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of relative humidity on current–voltage characteristics of an electrostatic precipitator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Zebboudj</w:t>
+                <w:t xml:space="preserve">Streamer inhibition for improving force and electric wind produced by DBD actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (21), pp.215201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/21/215201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2011.08.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04486212v1</w:t>
+                <w:t xml:space="preserve">hal-05077712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection Efficiency of a DBD Electrostatic Precipitator under Different High Voltage Waveforms</w:t>
+                <w:t xml:space="preserve">Collection efficiency of submicrometre particles using single and double DBD in a wire-to-square tube ESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">R Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Tilmatine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+                <w:t xml:space="preserve">A Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.191-195. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (49), pp.495201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34343/ijpest.2011.05.02.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/49/495201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489081v1</w:t>
+                <w:t xml:space="preserve">hal-04486187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of surface DBD on rough dielectric: Electrical properties, discharge-induced electric wind and generated chemical species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Collection of submicron particles using DBD electrostatic precipitator in wire-to-square tube configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tatibouët</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2011.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301, pp.012012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/301/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04486163v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection efficiency of submicrometre particles using single and double DBD in a wire-to-square tube ESP</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filaments in a surface dielectric barrier discharge operating in altitude conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/49/495201⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.2222-2223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2153876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04486187v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection of submicron particles using DBD electrostatic precipitator in wire-to-square tube configuration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">EHD Flow and Collection Efficiency of a DBD ESP in Wire-to-Plane and Plane-to-Plane Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tilmatine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Moreau</w:t>
+                <w:t xml:space="preserve">Boni Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Dascalescu</w:t>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/301/1/012012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.336-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2010.2091473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486153v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHD Flow and Collection Efficiency of a DBD ESP in Wire-to-Plane and Plane-to-Plane Configurations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">Effect of a filamentary discharge on the particle trajectory in a plane-to-plane DBD precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2010.2091473⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (28), pp.285204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/28/285204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486201v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filaments in a surface dielectric barrier discharge operating in altitude conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Generation of surface DBD on rough dielectric: Electrical properties, discharge-induced electric wind and generated chemical species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tatibouët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2153876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69 (6), pp.522-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664655v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a filamentary discharge on the particle trajectory in a plane-to-plane DBD precipitator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Collection Efficiency of a DBD Electrostatic Precipitator under Different High Voltage Waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (28), pp.285204. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.191-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/28/285204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34343/ijpest.2011.05.02.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633993v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capabilities of the dielectric barrier discharge plasma actuator for multi-frequency excitations</w:t>
               </w:r>
@@ -6707,2846 +6707,2846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale multiple dielectric barrier discharge actuator based on an innovative three-electrode design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electrostatic precipitation in wire-to-cylinder configuration: Effect of the high-voltage power supply waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phys. D: Appl. Phys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp. 117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459873v1</w:t>
+                <w:t xml:space="preserve">hal-00459916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHD flow in DBD precipitator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Surface dielectric barrier discharge: Effect of encapsulation of the grounded electrode on the electromechanical characteristics of the plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34343/ijpest.2009.03.02.142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp. 93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460253v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface dielectric barrier discharge: Effect of encapsulation of the grounded electrode on the electromechanical characteristics of the plasma actuator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Enhancement of the electromechanical performances of a single dielectric barrier discharge actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.056⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.758-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00459943v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic precipitation in wire-to-cylinder configuration: Effect of the high-voltage power supply waveform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive and negative sawtooth signals applied to a DBD plasma actuator - influence on the electric wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lagmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dramane</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 67, pp. 117-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.022⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Vol. 67 (n° 2-3), pp. 140-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459916v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the electromechanical performances of a single dielectric barrier discharge actuator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
+                <w:t xml:space="preserve">Electrostatic Precipitation of Submicron Particles using a DBD in axisymmetric and planar configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 16 (3), pp.758-767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128516⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 16 (2), pp. 343-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.4815162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459938v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and negative sawtooth signals applied to a DBD plasma actuator - influence on the electric wind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal PIV measurements on a pulsed plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Balcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.019⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 16 (n° 2), pp. 463-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.4815179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00459867v1</w:t>
+                <w:t xml:space="preserve">hal-00459863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Precipitation of Submicron Particles using a DBD in axisymmetric and planar configurations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Lift and drag performances of an axisymmetric airfoil controlled by plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 67 (n° 2-3), pp. 133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.4815162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459913v1</w:t>
+                <w:t xml:space="preserve">hal-00459870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift and drag performances of an axisymmetric airfoil controlled by plasma actuator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">EHD flow in DBD precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp. 142-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34343/ijpest.2009.03.02.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00459870v1</w:t>
+                <w:t xml:space="preserve">hal-00460253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal PIV measurements on a pulsed plasma actuator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A large-scale multiple dielectric barrier discharge actuator based on an innovative three-electrode design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phys. D: Appl. Phys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 42 (n° 23), pp.235204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2009.4815179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459863v1</w:t>
+                <w:t xml:space="preserve">hal-00459873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of diffuser jet flow: turbulent kinetic energy and jet spreading enhancements assisted by non-thermal plasma discharge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Enhancing the mechanical efficiency of electric wind in corona discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45 (2), pp. 333-355. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66, pp. 39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-008-0483-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2007.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368477v1</w:t>
+                <w:t xml:space="preserve">hal-00382936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric wind produced by a surface Dielectric Barrier Discharge operating in air at different pressures - Aeronautical control insights</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electric wind induced by sliding discharge in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/4/042002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66, pp. 107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2007.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368473v1</w:t>
+                <w:t xml:space="preserve">hal-00382901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the mechanical efficiency of electric wind in corona discharges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Prospects of airflow control by a gliding arc in a static magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (20), pp.#205204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/20/205204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2007.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00382936v1</w:t>
+                <w:t xml:space="preserve">hal-00368466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric wind induced by sliding discharge in air at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electric wind produced by a surface Dielectric Barrier Discharge operating in air at different pressures - Aeronautical control insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 66, pp. 107-114. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (4), pp.042002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2007.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/4/042002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382901v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects of airflow control by a gliding arc in a static magnetic field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric wind produced by surface plasma actuators : a new dielectric barrier discharge based on a three-electrode geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Artana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 41 (20), pp.#205204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/20/205204⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 41, pp. 115204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/11/115204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368466v1</w:t>
+                <w:t xml:space="preserve">hal-00382934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow control by dielectric barrier discharge actuators - Jet mixing enhancement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Diesel Particle Treatment Using a Surface Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp.1354-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.924633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.35404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00368482v1</w:t>
+                <w:t xml:space="preserve">hal-04627416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diesel Particle Treatment Using a Surface Dielectric Barrier Discharge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
+                <w:t xml:space="preserve">Characterization of a Dielectric Barrier Discharge in Axisymmetric and Planar configurations —Electrical Properties—</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boni Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34343/ijpest.2008.02.02.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.924633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04627416v1</w:t>
+                <w:t xml:space="preserve">hal-04489068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric wind produced by surface plasma actuators : a new dielectric barrier discharge based on a three-electrode geometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of dielectric degradation after surface dielectric barrier discharge operation in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Artana</w:t>
+                <w:t xml:space="preserve">Jérôme Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Oukacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/11/115204⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp. 1342-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.926856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00382934v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of dielectric degradation after surface dielectric barrier discharge operation in air at atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pons</w:t>
+                <w:t xml:space="preserve">Application of an ac barrier discharge actuator to control airflow separation above a NACA 0015 airfoil: optimization of the actuation location along the chord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Oukacine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tatibouët</w:t>
+                <w:t xml:space="preserve">M. Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.PP. 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2008.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.926856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00384026v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dielectric Barrier Discharge in Axisymmetric and Planar configurations —Electrical Properties—</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">Detachment and attachment of an axisymmetric non-reactive jet with turbulent shear layer: Control by plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (2), pp.89-94. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (6), pp. 1193-1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34343/ijpest.2008.02.02.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2008.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489068v1</w:t>
+                <w:t xml:space="preserve">hal-00368483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an ac barrier discharge actuator to control airflow separation above a NACA 0015 airfoil: optimization of the actuation location along the chord</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Flow control by dielectric barrier discharge actuators - Jet mixing enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2008.03.008⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (9), pp. 2293-2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.35404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00370347v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detachment and attachment of an axisymmetric non-reactive jet with turbulent shear layer: Control by plasma actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic plasma actuators: a directional micro-jet device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Artana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32 (6), pp. 1193-1203. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516 (19), pp. 6660-6667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2008.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368483v1</w:t>
+                <w:t xml:space="preserve">hal-00368485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic plasma actuators: a directional micro-jet device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Control of the shear-layer in the wake of an axisymmetrical airfoil using a DBD plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUTAM Bookseries, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp. 209-215 ISSN 1875-3507</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368485v1</w:t>
+                <w:t xml:space="preserve">hal-00368767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the shear-layer in the wake of an axisymmetrical airfoil using a DBD plasma actuator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Control of diffuser jet flow: turbulent kinetic energy and jet spreading enhancements assisted by non-thermal plasma discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Bookseries, Springer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (2), pp. 333-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-008-0483-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368767v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of an Axisymmetric Subsonic Air Jet by Plasma Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.ISSN: 0723-4864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9586,328 +9586,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stall control at high angle of attack with plasma sheet actuators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Airflow control by non thermal plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.143-167. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp. 605-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-006-0227-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/3/S01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180462v1</w:t>
+                <w:t xml:space="preserve">hal-00180434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow control by non thermal plasma actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Stall control at high angle of attack with plasma sheet actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Artana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp. 605-636. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.143-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/3/S01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-006-0227-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180434v1</w:t>
+                <w:t xml:space="preserve">hal-00180462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a dielectric barrier discharge actuator by stationary and non-stationary measurements of the induced flow velocity: application to airflow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (6), pp.917-928. </w:t>
@@ -9958,77 +9958,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation control using plasma actuators: application to free turbulent jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.674-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10074,103 +10074,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of extended surface barrier discharge on dielectric surface - electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Takashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.14-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10198,341 +10198,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Plasma Control Technology for Aerodynamic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+                <w:t xml:space="preserve">Effect of a DC surface-corona discharge on a flat plate boundary layer for air flow velocity up to 25 m/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Louste</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">L. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64, pp.215-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.200600059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430252v1</w:t>
+                <w:t xml:space="preserve">hal-00124533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a DC surface-corona discharge on a flat plate boundary layer for air flow velocity up to 25 m/s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Contribution of Plasma Control Technology for Aerodynamic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
+                <w:t xml:space="preserve">Guillermo Artana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 64, pp.215-225. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (9), pp.697-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200600059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124533v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation électrostatique dans une configuration pointe plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 64, pp.537-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10572,707 +10572,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymetric surface barrier discharge in air at atmospheric pressure : electric properties and induced airflow characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">Plasma actuators for airflow control: measurement of the non-stationary induced flow velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/19/012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63 (6-10), pp.929-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.03.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017560v1</w:t>
+                <w:t xml:space="preserve">hal-00017525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding discharge in air at atmospheric pressure : electrical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">DC and pulse surface corona discharge along a PMMA flat plate in air : electrical properties and discharge-induced ionic wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Oxydation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol 2 - n°8, pp.241-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.03.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00017548v1</w:t>
+                <w:t xml:space="preserve">hal-00017552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a plasma actuator on an airflow along an inclined wall : PIV and wall pressure measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
+                <w:t xml:space="preserve">Asymetric surface barrier discharge in air at atmospheric pressure : electric properties and induced airflow characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.03.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (19), pp.3635-3642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/19/012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017547v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and pulse surface corona discharge along a PMMA flat plate in air : electrical properties and discharge-induced ionic wind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Effect of a plasma actuator on an airflow along an inclined wall : PIV and wall pressure measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Oxydation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.961-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.03.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017552v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma actuators for airflow control: measurement of the non-stationary induced flow velocity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Sliding discharge in air at atmospheric pressure : electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Artana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 63 (6-10), pp.929-936. </w:t>
+              <w:t xml:space="preserve">, 2005, 63, pp.615-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.03.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017525v1</w:t>
+                <w:t xml:space="preserve">hal-00017548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the detachment and the reattachment of an airflow along an inclined wall by a surface corona discharge – Application to a plane turbulent mixing layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (5), pp.1205-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11332,51 +11332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (1), pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11401,90 +11401,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the near-wake flow around a circular cylinder with electrohydrodynamic actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Artana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35, pp.580-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11569,51 +11569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 25 (5), pp.599-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11698,51 +11698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (3), pp.309-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11819,51 +11819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16, pp.55-60</w:t>
@@ -11944,51 +11944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16, pp.31-41</w:t>
@@ -12011,336 +12011,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Morphological and Topological Analysis of a Clay Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Connectivity of the Soultz granite primary minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruce Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.499-504. </w:t>
+              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.491-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396206v1</w:t>
+                <w:t xml:space="preserve">hal-04396198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Connectivity of the Soultz granite primary minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D and 3D Morphological and Topological Analysis of a Clay Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">Bruce Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.491-497. </w:t>
+              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.499-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396198v1</w:t>
+                <w:t xml:space="preserve">hal-04396206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (130)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (129)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis on power supplies for Dielectric Barrier Discharge applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Fridlender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12387,77 +12387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of coherent structures in the near wake of a square-mesh grid with plasma DBD actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Fridlender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12504,64 +12504,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag reduction by wall-parallel standing wave with plasma actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12608,51 +12608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-Driven Changes in Surface Charge: Refining Boundary Conditions for Phenomenological Model of Surface Plasma Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijie Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12712,77 +12712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characteristics and flow topology of ring-type dielectric barrier discharge plasma actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Fridlender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikar Yadala Venkata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12829,64 +12829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions in micro-jets forced by dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Fridlender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12933,51 +12933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pulsed jet using spark plasma discharge: Subsonic configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haohua Zong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13080,51 +13080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of DBD plasma actuation on structures in a plane mixing layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikar Yadala Venkata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Kotsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13197,51 +13197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF DBD PLASMA ACTUATORS ON VORTICALSTRUCTURES IN A TURBULENT MIXING LAYER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikar Yadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Kotsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13318,51 +13318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of DBD plasma actuators on vortical structures in a turbulent mixing layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikar Yadala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Kotsonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13426,51 +13426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Turbulent Flow In The Wake Of A Perforated Plate Equipped With Non-thermal Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13534,51 +13534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV-based dynamic model of EHD volume force produced by a surface dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13651,51 +13651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Mean Flow Measurements Downstream of a Plasma Actuated Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13781,51 +13781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13863,64 +13863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of particle trajectory in nanosecond pulsed DBD-ESP using time-resolved particle image velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13958,51 +13958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Multiple Jets System Using Surface Plasma Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14088,51 +14088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14179,51 +14179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing Improvement by Manipulation of Multiple Jets Using Active Plasma Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14277,386 +14277,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Nanosecond Dielectric Barrier Discharge and Pulsed Sliding Discharge Applied to Separation Control Along a NACA 0015 Airfoil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electrohydrodynamic force produced by a corona discharge between a wire active electrode and several cylinder electrodes – Application to electric propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alicalapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th AIAA Plasmadynamics and Lasers Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 International Symposium on Electrohydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662743v1</w:t>
+                <w:t xml:space="preserve">hal-01221987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrohydrodynamic force produced by a corona discharge between a wire active electrode and several cylinder electrodes – Application to electric propulsion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of nanosecond pulsed dielectric barrier discharge for sooty surface regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'A Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Symposium on Electrohydrodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221987v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of nanosecond pulsed dielectric barrier discharge for sooty surface regeneration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Claude Aba'A Ndong</w:t>
+                <w:t xml:space="preserve">Single Nanosecond Dielectric Barrier Discharge and Pulsed Sliding Discharge Applied to Separation Control Along a NACA 0015 Airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Bayoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">46th AIAA Plasmadynamics and Lasers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-2344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486807v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond pulsed dielectric barrier discharges applied to electrostatic precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14688,351 +14688,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed dielectric barrier discharge for manipulation of turbulent flow downstream a backward-facing-step</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DBD Actuated Flow Control of Wall-Jet and Cross-Flow Interaction for Film Cooling Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakshit Tirumala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Lalizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Aerospace Sciences Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">67th Annual Meeting of the American Physical Society’s Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society’s Division of Fluid Dynamics (DFD), Nov 2014, San Francisco (California), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656688v1</w:t>
+                <w:t xml:space="preserve">hal-05458636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DBD Actuated Flow Control of Wall-Jet and Cross-Flow Interaction for Film Cooling Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed dielectric barrier discharge for manipulation of turbulent flow downstream a backward-facing-step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sujar-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Bayoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Annual Meeting of the American Physical Society’s Division of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd Aerospace Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, National Harbor, Maryland, United States. pp.1127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2014-1127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458636v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrust produced by corona discharge - Application to electrohydrodynamic propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chabriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, National Harbor, United States. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15057,64 +15057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved measurements of the electrohydrodynamic phenomena in an electrostatic precipitator using AC dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15178,51 +15178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the Discharge Regime and Heat Generation in a Surface DBD Plasma Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakshit Tirumala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15290,64 +15290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of nanosecond pulsed DBD applied to electrostatic precipitation: comparison of collection efficiency with AC-DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15385,64 +15385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in nanosecond pulsed sliding discharge for airflow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Djidula Bayoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15480,64 +15480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des décharges à barrière diélectrique pulsées à la précipitation électrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15569,476 +15569,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Géométrique des Décharges à Barrière Diélectrique de Surface de Type Nanoseconde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. pp.213-218</w:t>
+              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491737v1</w:t>
+                <w:t xml:space="preserve">hal-00822662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre et caractérisation d’un pulseur haute tension de type nanoseconde pour actionneur plasma DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8e Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Jul 2012, Cherbourg-Octeville, France. pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822662v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre et caractérisation d’un pulseur haute tension de type nanoseconde pour actionneur plasma DBD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Optimisation Géométrique des Décharges à Barrière Diélectrique de Surface de Type Nanoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Jul 2012, Cherbourg-Octeville, France. pp.303-308</w:t>
+              <w:t xml:space="preserve">8ème Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492474v1</w:t>
+                <w:t xml:space="preserve">hal-04491737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of DBD electrostatic precipitator under different high voltage waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Electrostatic Precipitation, ICESP’XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16063,103 +16063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of barrier discharge electrostatic precipitator in a wire-to-square tube configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.264-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16178,1418 +16178,1418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Sub-micron and Ultra-fine Dust Particle Bipolar Charging under Dielectric Barrier Discharge Plasma Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Effet d’une décharge filamentaire sur la trajectoire des particules dans un précipitateur de type DBD en configuration Plan-Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boni Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.394-397</w:t>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.168-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495095v1</w:t>
+                <w:t xml:space="preserve">hal-04495076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une décharge filamentaire sur la trajectoire des particules dans un précipitateur de type DBD en configuration Plan-Plan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Large-scale surface dielectric barrier discharge type reactor: effect of the electric wind on the conversion effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boni Dramane</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.168-172</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy - ISNTPT'7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, St. John’s, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495076v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Relative Humidity on the Electrical Behavior of an Electrostatic Precipitator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Effect of the Dielectric Barrier on the Collection Efficiency of Submicron Particles in a Wire to Square Glass Tube ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.366-371</w:t>
+              <w:t xml:space="preserve">, Société française d’électrostatique, Aug 2010, Montpellier, France. pp.377-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495083v1</w:t>
+                <w:t xml:space="preserve">hal-04495090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale surface dielectric barrier discharge type reactor: effect of the electric wind on the conversion effectiveness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Effect of Relative Humidity on the Electrical Behavior of an Electrostatic Precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy - ISNTPT'7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, St. John’s, Canada. pp.1-4</w:t>
+              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.366-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489217v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Dielectric Barrier on the Collection Efficiency of Submicron Particles in a Wire to Square Glass Tube ESP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Effect of Relative Humidity on the Collection Efficiency of a Wire-To-Plane Electrostatic Precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zebboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Houston, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2010.5615948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495090v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Relative Humidity on the Collection Efficiency of a Wire-To-Plane Electrostatic Precipitator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Effect of a filamentary discharge on the particle trajectories in a plane-to-plane DBD precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Dascalescu</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boni Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Industry Applications Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy - ISNTPT'7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, St. John’s, Canada. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486666v1</w:t>
+                <w:t xml:space="preserve">hal-04489202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a filamentary discharge on the particle trajectories in a plane-to-plane DBD precipitator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Theory of Sub-micron and Ultra-fine Dust Particle Bipolar Charging under Dielectric Barrier Discharge Plasma Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen-Shih Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boni Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy - ISNTPT'7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, St. John’s, Canada. pp.1-4</w:t>
+              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.394-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489202v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic precipitation in wire-to-cylinder configuration: Effect of the high-voltage power supply waveform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Effect of logitidunal distribution of DC corona discharge in wire-to-plane ESP on the collection efficiency of submicron particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Electrostatics, Valencia, Spain, 27-29 May 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics ISEHD'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sarawa, Malaysia. pp.N°D3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462442v1</w:t>
+                <w:t xml:space="preserve">hal-00465161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of logitidunal distribution of DC corona discharge in wire-to-plane ESP on the collection efficiency of submicron particles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electric wind produced by a surface plasma discharge energized by a burst modulated high voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics ISEHD'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sarawa, Malaysia. pp.N°D3</w:t>
+              <w:t xml:space="preserve">Proc. 29th Int. Conf. Plasma Ionized Gazes, ICPIG, Cancun, 12-17 July, 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465161v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric wind produced by a surface plasma discharge energized by a burst modulated high voltage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Electric Wind Produced by a Surface Dielectric Barrier Discharge Operating Over a Wide Range of Relative Humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 29th Int. Conf. Plasma Ionized Gazes, ICPIG, Cancun, 12-17 July, 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">47th AIAA Aerospace Sciences Meeting including The New Horizons Forum and Aerospace Exposition, Orlando, Florida, AIAA paper 2009-488, Jan. 5-8, 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Orlando, United States. AIAA paper 2009-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460961v1</w:t>
+                <w:t xml:space="preserve">hal-00460962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Wind Produced by a Surface Dielectric Barrier Discharge Operating Over a Wide Range of Relative Humidity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Correlation between the EHD flow and the collection efficiency of an ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th AIAA Aerospace Sciences Meeting including The New Horizons Forum and Aerospace Exposition, Orlando, Florida, AIAA paper 2009-488, Jan. 5-8, 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Orlando, United States. AIAA paper 2009-488</w:t>
+              <w:t xml:space="preserve">Electrostatics Joint Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, BOSTON, United States. pp.CD-N° P2.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460962v1</w:t>
+                <w:t xml:space="preserve">hal-00555359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the EHD flow and the collection efficiency of an ESP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Innovative Three-Electrode Design for Definition of Multiple Dielectric Barrier Discharge Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics Joint Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, BOSTON, United States. pp.CD-N° P2.23</w:t>
+              <w:t xml:space="preserve">CD proc. de ESA/IEEE-IAS/IEJ/SFE Joint Conference on Electrostatic 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555359v1</w:t>
+                <w:t xml:space="preserve">hal-00460967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EHD flow in DBD precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boni Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Sarawak, Malaysia. pp.CD-N°D2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17608,2851 +17608,2825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Three-Electrode Design for Definition of Multiple Dielectric Barrier Discharge Actuators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Lift and drag performances of an axisymmetric airfoil controlled by plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CD proc. de ESA/IEEE-IAS/IEJ/SFE Joint Conference on Electrostatic 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boston, USA, United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460967v1</w:t>
+                <w:t xml:space="preserve">hal-00558915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift and drag performances of an axisymmetric airfoil controlled by plasma actuator</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The collection efficiency of submicron particles in wire-to-cylinder ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Algerian Journal of Technology, Série B- Numéro Spécial (Proc. 7ème Conférence Nationale sur la Haute Tension)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algeria. pp. 324-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558915v1</w:t>
+                <w:t xml:space="preserve">hal-00465152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The collection efficiency of submicron particles in wire-to-cylinder ESP</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Jet Flow Control by Dielectric Barrier Discharge: Excitation by Axisymmetric and Flapping Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algerian Journal of Technology, Série B- Numéro Spécial (Proc. 7ème Conférence Nationale sur la Haute Tension)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algeria. pp. 324-327</w:t>
+              <w:t xml:space="preserve">47th AIAA Aerospace Sciences Meeting including The New Horizons Forum and Aerospace Exposition, Orlando, Florida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Orlando, United States. AIAA paper 2009-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465152v1</w:t>
+                <w:t xml:space="preserve">hal-00460964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Flow Control by Dielectric Barrier Discharge: Excitation by Axisymmetric and Flapping Modes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Effect of the Discretization of the Active Electrode of Wire to Cylinder ESP on the Collection Efficiency of Submicron Particles for Different Particle Sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th AIAA Aerospace Sciences Meeting including The New Horizons Forum and Aerospace Exposition, Orlando, Florida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Orlando, United States. AIAA paper 2009-776</w:t>
+              <w:t xml:space="preserve">CD proc. Joint Conference ESA/IEJ/IEA/IEEE-EPC/SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.N° P1.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460964v1</w:t>
+                <w:t xml:space="preserve">hal-00465158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Discretization of the Active Electrode of Wire to Cylinder ESP on the Collection Efficiency of Submicron Particles for Different Particle Sizes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Optimization of Plasma Flow Separation Control by Extremum Seeking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cattafesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CD proc. Joint Conference ESA/IEJ/IEA/IEEE-EPC/SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.N° P1.04</w:t>
+              <w:t xml:space="preserve">39th AIAA Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, San Antonio, Texas, United States. AIAA paper 2009-4182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465158v1</w:t>
+                <w:t xml:space="preserve">hal-00460979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Plasma Flow Separation Control by Extremum Seeking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electrostatic precipitation in wire-to-cylinder configuration: Effect of the high-voltage power supply waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Cattafesta</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th AIAA Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, San Antonio, Texas, United States. AIAA paper 2009-4182</w:t>
+              <w:t xml:space="preserve">11th International Conference on Electrostatics, Valencia, Spain, 27-29 May 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460979v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostique électromécanique d'un actionneur à décharge à barrière diélectrique en conditions de dépression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Preliminary Study of the Electric Wind Produced by a Single Dielectric Discharge Actuator Operating in Atmospheric Flight Conditions - Pressure Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Balcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ième Conférence de la Société Française d'Electrostatique, Paris, France, 7-9 Juillet 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">39th Plasmadynamics and Lasers Conference AIAA 2008, AIAA-2008-3792, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385506v1</w:t>
+                <w:t xml:space="preserve">hal-00385606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stationary measurements in the wake of an axisymmetrical airfoil controlled by a DBD plasma actuator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Optimisation des performances électromécaniques d'actionneurs plasmas de type décharge à barrière diélectrique - Application au contrôle d'écoulements aérodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETMM7, ERCOFTAC, 4-6 June, Chypre, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Conférence de la Société Française d'Electrostatique (SFE 2008), Supélec, 7-9 juillet, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403601v1</w:t>
+                <w:t xml:space="preserve">hal-00406004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précipitation électrostatique en configuration Fil Cylindre - Etude de l'influence de la source d'excitation électrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Airflow Control by Plasma Actuators : a New Application of Electric Wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société Française d'Electrostatique (SFE 2008), Supélec, 7-9 juillet 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Conférence de la Société Française d'Electrostatique (SFE 2008), Supélec, Paris, 7-9 juillet 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403148v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection Efficiency of submicron particles using a DBD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Contrôle par actionneur plasma de la séparation au bord d'attaque d'un profil NACA 0015 en incidence: Analyse spatio-temporelle par PIV rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Non Thermal Plasma Technology for Pollution Control and Sustainable Energy Development - ISNTPT'6, Taoyuan County, Taiwan, 12– 16 mai, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">11ième CFTL, 16-19 Septembre, Poitiers, France, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403185v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study of the Electric Wind Produced by a Single Dielectric Discharge Actuator Operating in Atmospheric Flight Conditions - Pressure Outcome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Lift enhancement and drag reduction of a NACA 0015 airfoil by plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Plasmadynamics and Lasers Conference AIAA 2008, AIAA-2008-3792, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seattle, Washington, United States</w:t>
+              <w:t xml:space="preserve">ETMM7, ERCOFTAC, 4-6 June, Chypre, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385606v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances électromécaniques d'actionneurs plasmas de type décharge à barrière diélectrique - Application au contrôle d'écoulements aérodynamiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electrodynamic discharges effects : Aerodynamic plasma actuators Proc. International Conference on Renewable Energy and Eco-Design in Electrical (CD) IREED 2008, pp 1-6, 2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société Française d'Electrostatique (SFE 2008), Supélec, 7-9 juillet, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Energy and Eco-Design in Electrical (CD) IREED 2008, pp 1-6, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406004v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow Reattachment along a NACA 0015 Airfoil by a Surface Dielectric Barrier Discharge Actuator - Time-Resolved Particle Image Velocimetry Investigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Contrôle de la traînée et de la portance d'un profil NACA 0015 par actionneur plasma à décharge à barrière diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Flow control AIAA 2008, AIAA-2008-4202, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seattle, United States. AIAA Paper 2008-4202</w:t>
+              <w:t xml:space="preserve">43ième colloque 3AF d'aérodynamique appliquée: Maîtrise de la traînée et des nuisances, 10-12 Mars, Poitiers, France 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385618v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle actif des propriétés de mélange d'un jet libre par actionneurs à plasma faiblement ionisé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Use of Plasma actuators for flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ième Conférence de la Société Française d'Electrostatique, Paris, France, 7-9 Juillet 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée in Gunma University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Maebashi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388309v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle par actionneur plasma de la séparation au bord d'attaque d'un profil NACA 0015 en incidence: Analyse spatio-temporelle par PIV rapide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Contrôle actif des propriétés de mélange d'un jet libre par actionneurs à plasma faiblement ionisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ième CFTL, 16-19 Septembre, Poitiers, France, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">6ième Conférence de la Société Française d'Electrostatique, Paris, France, 7-9 Juillet 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385622v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift enhancement and drag reduction of a NACA 0015 airfoil by plasma actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Airflow Reattachment along a NACA 0015 Airfoil by a Surface Dielectric Barrier Discharge Actuator - Time-Resolved Particle Image Velocimetry Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETMM7, ERCOFTAC, 4-6 June, Chypre, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">4th Flow control AIAA 2008, AIAA-2008-4202, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seattle, United States. AIAA Paper 2008-4202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388306v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow Control by Plasma Actuators : a New Application of Electric Wind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Flow control with plasma actuators and sliding discharge overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société Française d'Electrostatique (SFE 2008), Supélec, Paris, 7-9 juillet 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">The International Symposium on Electrostatics, Okinawa and Ishigaki, Japan, November 9-15, 2008, pp.1-6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Okinawa and Ishigaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406149v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodynamic discharges effects : Aerodynamic plasma actuators Proc. International Conference on Renewable Energy and Eco-Design in Electrical (CD) IREED 2008, pp 1-6, 2008.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Removal of Diesel Particles using a DBD reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy and Eco-Design in Electrical (CD) IREED 2008, pp 1-6, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">SIA Conference : Diesel Engines After Treatment, Paris, France. November 27Th, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406153v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Plasma actuators for flow control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Non stationary measurements of the electric wind produced by a single asymmetric DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée in Gunma University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Maebashi, Japan</w:t>
+              <w:t xml:space="preserve">workshop Modelling strategies for DBD actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385359v1</w:t>
+                <w:t xml:space="preserve">hal-00384384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la traînée et de la portance d'un profil NACA 0015 par actionneur plasma à décharge à barrière diélectrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
+                <w:t xml:space="preserve">A Directional Plasma-Jet Device Generated by Double DBD Actuators - An Active Vortex Generator for Aerodynamic Flow Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ième colloque 3AF d'aérodynamique appliquée: Maîtrise de la traînée et des nuisances, 10-12 Mars, Poitiers, France 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">4th Flow control AIAA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seattle, United States. AIAA Paper 2008-3763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406003v1</w:t>
+                <w:t xml:space="preserve">hal-00388243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow control with plasma actuators and sliding discharge overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Interaction between Diesel Particles and Surface Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Electrostatics, Okinawa and Ishigaki, Japan, November 9-15, 2008, pp.1-6.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Okinawa and Ishigaki, Japan</w:t>
+              <w:t xml:space="preserve">3rd International School of Advanced Plasma Technology, pp. 95-96, Villa Monastero, Varenna, Italy, 28 juin- 31 juillet, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385364v1</w:t>
+                <w:t xml:space="preserve">hal-00416717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non stationary measurements of the electric wind produced by a single asymmetric DBD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Collection Efficiency of submicron particles using a DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop Modelling strategies for DBD actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Non Thermal Plasma Technology for Pollution Control and Sustainable Energy Development - ISNTPT'6, Taoyuan County, Taiwan, 12– 16 mai, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384384v1</w:t>
+                <w:t xml:space="preserve">hal-00403185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Diesel Particles using a DBD reactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Diagnostique électromécanique d'un actionneur à décharge à barrière diélectrique en conditions de dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Conference : Diesel Engines After Treatment, Paris, France. November 27Th, 2008</w:t>
+              <w:t xml:space="preserve">6ième Conférence de la Société Française d'Electrostatique, Paris, France, 7-9 Juillet 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385481v1</w:t>
+                <w:t xml:space="preserve">hal-00385506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Directional Plasma-Jet Device Generated by Double DBD Actuators - An Active Vortex Generator for Aerodynamic Flow Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Non-stationary measurements in the wake of an axisymmetrical airfoil controlled by a DBD plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Flow control AIAA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seattle, United States. AIAA Paper 2008-3763</w:t>
+              <w:t xml:space="preserve">ETMM7, ERCOFTAC, 4-6 June, Chypre, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388243v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow control by dielectric barrier discharge actuators - Jet mixing enhancement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Précipitation électrostatique en configuration Fil Cylindre - Etude de l'influence de la source d'excitation électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Flow control AIAA 2008, paper #2008-3878 (22 pages), Seattles, USA, 23-26 juin, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Conférence de la Société Française d'Electrostatique (SFE 2008), Supélec, 7-9 juillet 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385614v1</w:t>
+                <w:t xml:space="preserve">hal-00403148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Diesel Particles and Surface Dielectric Barrier Discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Sliding discharge study in axisymmetric configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International School of Advanced Plasma Technology, pp. 95-96, Villa Monastero, Varenna, Italy, 28 juin- 31 juillet, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Varenna, Italy</w:t>
+              <w:t xml:space="preserve">28Th International Conference on Phenomena in Ionized Gases ICPIG'2007, Prague, 15-20, July, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416717v1</w:t>
+                <w:t xml:space="preserve">hal-00179576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dielectric Barrier Discharge in axisymmetric and planar configurations-Electrical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Airflow control by plasma actuators : works at University of Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on New Plasma and Electrical Discharge Application and on Dielectric Materials ISNPEDADM'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Papeete, France</w:t>
+              <w:t xml:space="preserve">Aerospace Thematic Workshop “Fundamentals of aerodynamic-flow and combustion control by plasmas”, Varenna, Italie, 28-31 mai, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175227v1</w:t>
+                <w:t xml:space="preserve">hal-00179600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic plasma actuators: a directional micro-jet device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Artana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Symposium on Plasma Science for Materials, Kyoto, 18-22 June 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Kyoto, Japan</w:t>
@@ -20481,103 +20455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading and Vectoring of a Subsonic Axisymetric Air Jet by Plasma Actuator: a Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Unsteady Separated Flows, Corfou, 18-22 June 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20596,4782 +20570,4808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding discharge study in axisymmetric configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Decontamination of diesel exhaust particles using a DBD reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Esso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28Th International Conference on Phenomena in Ionized Gases ICPIG'2007, Prague, 15-20, July, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Symposium on New Plasma and Electrical Discharge Application and on Dielectric Materials ISNPEDADM'2007, Papeete, Tahiti Island, 16– 23, August, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179576v1</w:t>
+                <w:t xml:space="preserve">hal-00179575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow control by plasma actuators : works at University of Poitiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electrohydrodynamic properties of surface dielectric barrier discharges in ambient air for aerodynamic airflow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Thematic Workshop “Fundamentals of aerodynamic-flow and combustion control by plasmas”, Varenna, Italie, 28-31 mai, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Varenna, Italy</w:t>
+              <w:t xml:space="preserve">28Th International Conference on Phenomena in Ionized Gases ICPIG'2007, Prague, 15-20, July, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179600v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrohydrodynamic properties of surface dielectric barrier discharges in ambient air for aerodynamic airflow control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Airflow control by plamsa actuators : last significant results at the University of Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28Th International Conference on Phenomena in Ionized Gases ICPIG'2007, Prague, 15-20, July, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Romania</w:t>
+              <w:t xml:space="preserve">European Conference for Aerospace Sciences (EUCASS), Bruxelles, Belgique, 1-6 juillet, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179395v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of diesel exhaust particles using a DBD reactor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Airflow control by non thermal plasma actuator: application to control of separation of an air jet naturally attached along the bevel of an axisymmetric diffuser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on New Plasma and Electrical Discharge Application and on Dielectric Materials ISNPEDADM'2007, Papeete, Tahiti Island, 16– 23, August, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Papeete, France</w:t>
+              <w:t xml:space="preserve">42e Colloque d'Aérodynamique Appliquée AAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association aéronautique et astronautique de France (AAAF), Mar 2007, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179575v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow control by plamsa actuators : last significant results at the University of Poitiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Dielectric Barrier Discharge in axisymmetric and planar configurations-Electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference for Aerospace Sciences (EUCASS), Bruxelles, Belgique, 1-6 juillet, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Symposium on New Plasma and Electrical Discharge Application and on Dielectric Materials ISNPEDADM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177520v1</w:t>
+                <w:t xml:space="preserve">hal-00175227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow control by non thermal plasma actuator: application to control of separation of an air jet naturally attached along the bevel of an axisymmetric diffuser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AC dielectric barrier discharge for separation control in the case of a turbulent jet diffuser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Colloque d'Aérodynamique Appliquée AAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association aéronautique et astronautique de France (AAAF), Mar 2007, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">ESA/IEEE-IAS/IEJ/SFE Joint Conference on Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berkeley, United States. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173572v1</w:t>
+                <w:t xml:space="preserve">hal-00129312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation control along a NACA 0015 airfoil using a dielectric barrier discharge actuator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Perfecting and characterization of injection wall jet plasma actuators - application to airflow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Afande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM MEMS and Flow Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium of Electrohydrodynamics (ISEHD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina. pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146866v1</w:t>
+                <w:t xml:space="preserve">hal-00146890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC dielectric barrier discharge for separation control in the case of a turbulent jet diffuser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Optimization of a Dielectric Barrier Discharge actuator and non-stationary measurements of the induced flow velocity - Application to airflow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA/IEEE-IAS/IEJ/SFE Joint Conference on Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berkeley, United States. pp.35-44</w:t>
+              <w:t xml:space="preserve">3rd Flow Control AIAA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129312v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Dielectric Barrier Discharge actuator – application to airflow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence de la Société Française d'Electrostatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.74-78</w:t>
+              <w:t xml:space="preserve">ISNTPT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146910v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Dielectric Barrier Discharge actuator and non-stationary measurements of the induced flow velocity - Application to airflow control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Control of the shear-layer in the wake of an axisymetrical airfoil using a DBD plasma actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Flow Control AIAA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">IUTAM MEMS and Flow Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125911v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfecting and characterization of injection wall jet plasma actuators - application to airflow control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
+                <w:t xml:space="preserve">Les plasmas non thermiques pour le contrôle des écoulements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Electrohydrodynamics (ISEHD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina. pp.95-98</w:t>
+              <w:t xml:space="preserve">Conférence invitée au G.R.E.M.I., Université d'Orléans, 10 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146890v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plasmas non thermiques pour le contrôle des écoulements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
+                <w:t xml:space="preserve">Application of a surface dielectric barrier discharge actuator to control a turbulent jet for velocity up to 30 m/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée au G.R.E.M.I., Université d'Orléans, 10 octobre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">ISNTPT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146912v1</w:t>
+                <w:t xml:space="preserve">hal-00146876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a surface dielectric barrier discharge actuator to control a turbulent jet for velocity up to 30 m/s</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Etude du vent ionique et du comportement électrique d'une décharge rampante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNTPT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t>
+              <w:t xml:space="preserve">5ème Conférence de la Société Française d'Electrostatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.57-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146876v1</w:t>
+                <w:t xml:space="preserve">hal-00129732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the shear-layer in the wake of an axisymetrical airfoil using a DBD plasma actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Optimization of a Dielectric Barrier Discharge actuator – application to airflow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM MEMS and Flow Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">5ème Conférence de la Société Française d'Electrostatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.74-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146864v1</w:t>
+                <w:t xml:space="preserve">hal-00146910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Dielectric Barrier Discharge actuator – application to airflow control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">Electrical properties of a slidding discharge in supersonic air flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Artana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallot-Lavallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNTPT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Oléron, France</w:t>
+              <w:t xml:space="preserve">ISEHD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Buenos Aires, Argentina. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125918v1</w:t>
+                <w:t xml:space="preserve">hal-00182576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du vent ionique et du comportement électrique d'une décharge rampante</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Application d'une décharge à barrière diélectrique au contrôle de la séparation sur un profil NACA 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Conférence de la Société Française d'Electrostatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.57-85</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129732v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la séparation par actionneurs plasma : jet rectangulaire et profil Naca 15</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Non stationary measurements of the induced flow velocity of a single dielectric barrier discharge – application to airflow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulbert Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR contrôle des écoulements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSMA, 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Electrohydrodynamics (ISEHD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina. pp.67-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129249v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d'une décharge à barrière diélectrique au contrôle de la séparation sur un profil NACA 15</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">AC dielectric barrier discharge for separation control in the case of a turbulent jet diffuser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Conférence de la Société Française d'Electrostatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.68-73</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.63-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146869v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non stationary measurements of the induced flow velocity of a single dielectric barrier discharge – application to airflow control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Contrôle de la séparation par actionneurs plasma : jet rectangulaire et profil Naca 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Electrohydrodynamics (ISEHD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina. pp.67-70</w:t>
+              <w:t xml:space="preserve">GDR contrôle des écoulements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSMA, 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146861v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC dielectric barrier discharge for separation control in the case of a turbulent jet diffuser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Measurements of the ionic wind produced by a sliding discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence de la Société Française d'Electrostatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.63-67</w:t>
+              <w:t xml:space="preserve">ESA/IEEE-IAS/IEJ/SFE Joint Conference on Electrostatic 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146881v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of a slidding discharge in supersonic air flow</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Plasma actuators : review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEHD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Buenos Aires, Argentina. pp.1-4</w:t>
+              <w:t xml:space="preserve">Conférence invitée à une « round table », ISEHD 2006, Buenos Aires, Argentine, 4-6 décembre, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182576v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the ionic wind produced by a sliding discharge at atmospheric pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Separation control along a NACA 0015 airfoil using a dielectric barrier discharge actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA/IEEE-IAS/IEJ/SFE Joint Conference on Electrostatic 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">IUTAM MEMS and Flow Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129326v1</w:t>
+                <w:t xml:space="preserve">hal-00146866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma actuators : review and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Ionic wind induced by and AC surface corona discharges along an insulating flat plate in air. Influence of the electrode geometry and the nature of the insulating surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Buenos Aires, Argentina</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.469-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146915v1</w:t>
+                <w:t xml:space="preserve">hal-00017092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a plasma actuator on an airflow along an inclined wall : PIV and wall pressure measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Plasma control technology in aerospace application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Int. Conf. On Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Conférence invitée (G. Touchard) au 4th Asia-Pacific Int. Symp. On the basics and applications of plasma technology (APSPT-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Yunlin, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017680v1</w:t>
+                <w:t xml:space="preserve">hal-00017472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the kinetic power induced by AC and DC discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electric discharge actuators for aerodynamic flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée (G. Touchard) à Sendai Technical University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017122v1</w:t>
+                <w:t xml:space="preserve">hal-00017464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding discharge in air at atmospheric pressure : electrical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Applications des plasmas non thermiques au contrôle électrofluidodynamique des écoulements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Int. Conf. On Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Conférence invitée aux Journées CNRS Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Bonascre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017687v1</w:t>
+                <w:t xml:space="preserve">hal-00017461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric discharge actuators for aerodynamic flow control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Contrôle du décollement d'écoulements par plasmas froids surfaciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Sendai, Japan</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017464v1</w:t>
+                <w:t xml:space="preserve">hal-00017095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications des plasmas non thermiques au contrôle électrofluidodynamique des écoulements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electrofluidodynamic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée aux Journées CNRS Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Bonascre, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée (G. Touchard) à Toyohashi University of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Toyohashi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017461v1</w:t>
+                <w:t xml:space="preserve">hal-00017463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic wind induced by and AC surface corona discharges along an insulating flat plate in air. Influence of the electrode geometry and the nature of the insulating surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">DC and pulse plasma actuator for airflow control : measurement of the instationnary ionic wind velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.469-473</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Int. Conf. On Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017092v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma control technology in aerospace application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Plasma applications in aerospace. Recent advances in airflow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Younis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Louste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée (G. Touchard) au 4th Asia-Pacific Int. Symp. On the basics and applications of plasma technology (APSPT-4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Yunlin, Taiwan</w:t>
+              <w:t xml:space="preserve">Conférence invitée (G. Touchard) au Workshop on Plasma Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Cebu city, Philippines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017472v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du décollement d'écoulements par plasmas froids surfaciques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Sliding discharge in air at atmospheric pressure : electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Artana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.157-163</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Int. Conf. On Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017095v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofluidodynamic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">About the kinetic power induced by AC and DC discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Toyohashi, Japan</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017463v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and pulse plasma actuator for airflow control : measurement of the instationnary ionic wind velocity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Effect of a plasma actuator on an airflow along an inclined wall : PIV and wall pressure measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Int. Conf. On Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017662v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma applications in aerospace. Recent advances in airflow control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Plasma actuators for air flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée (G. Touchard) au Workshop on Plasma Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Cebu city, Philippines</w:t>
+              <w:t xml:space="preserve">IEJ-ESA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Tokyo, Japan. pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017460v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoke particle velocity measurements in point-to-plane corona discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Précipitation électrostatique dans une configuration pointe-plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on ElectroHydroDynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.128-133</w:t>
+              <w:t xml:space="preserve">SFE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147825v1</w:t>
+                <w:t xml:space="preserve">hal-00147822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC surface discharges and AC barrier discharges in ambient air at atmospheric pressure : measurements of the ionic wind velocity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
+                <w:t xml:space="preserve">Study of dielectric barrier discharges at atmospheric pressure for airflow control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Gas Discharges and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on ElectroHydroDynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.180-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147723v1</w:t>
+                <w:t xml:space="preserve">hal-00147722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma actuators for air flow control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Electrical and aerodynamic characteristics of atmospheric pressure barrier discharges in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEJ-ESA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Tokyo, Japan. pp.39-58</w:t>
+              <w:t xml:space="preserve">ISNTPT-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Panama City Beach, United States. pp.307-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147364v1</w:t>
+                <w:t xml:space="preserve">hal-00147721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and aerodynamic characteristics of atmospheric pressure barrier discharges in ambient air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Effect of an EHD actuator on an airflow along an inclined wall at different step angles – PIV and wall pressure measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNTPT-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Panama City Beach, United States. pp.307-310</w:t>
+              <w:t xml:space="preserve">International Workshop on ElectroHydroDynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147721v1</w:t>
+                <w:t xml:space="preserve">hal-00147351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précipitation électrostatique dans une configuration pointe-plan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Les plasmas froids dans le contrôle des écoulements subsoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.82-87</w:t>
+              <w:t xml:space="preserve">39ème Colloque d'Aérodynamique Appliquée – Contrôle des Ecoulements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147822v1</w:t>
+                <w:t xml:space="preserve">hal-00147367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dielectric barrier discharges at atmospheric pressure for airflow control applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">Etude de décharges à barrière diélectrique à la pression atmosphérique pour le contrôle d'écoulements aérodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on ElectroHydroDynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.180-184</w:t>
+              <w:t xml:space="preserve">SFE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147722v1</w:t>
+                <w:t xml:space="preserve">hal-00147720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an EHD actuator on an airflow along an inclined wall at different step angles – PIV and wall pressure measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Stall control at high angle of attack with periodically excited EHD actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on ElectroHydroDynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.20-25</w:t>
+              <w:t xml:space="preserve">AIAA Conference on Plasmas Dynamics and Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147351v1</w:t>
+                <w:t xml:space="preserve">hal-00147766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plasmas froids dans le contrôle des écoulements subsoniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">DC and pulsed surface corona discharge along a PMMA flat plate in air : electrical properties and discharge-induced ionic wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Colloque d'Aérodynamique Appliquée – Contrôle des Ecoulements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">ISNTPT-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Panama City Beach, United States. pp.301-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147367v1</w:t>
+                <w:t xml:space="preserve">hal-00147363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de décharges à barrière diélectrique à la pression atmosphérique pour le contrôle d'écoulements aérodynamiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Smoke particle velocity measurements in point-to-plane corona discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.73-77</w:t>
+              <w:t xml:space="preserve">International Workshop on ElectroHydroDynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.128-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147720v1</w:t>
+                <w:t xml:space="preserve">hal-00147825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stall control at high angle of attack with periodically excited EHD actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">DC surface discharges and AC barrier discharges in ambient air at atmospheric pressure : measurements of the ionic wind velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Artana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Conference on Plasmas Dynamics and Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Portland, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Gas Discharges and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147766v1</w:t>
+                <w:t xml:space="preserve">hal-00147723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC and pulsed surface corona discharge along a PMMA flat plate in air : electrical properties and discharge-induced ionic wind</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Airflow control by electrofluidodynamic actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Artana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNTPT-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Panama City Beach, United States. pp.301-306</w:t>
+              <w:t xml:space="preserve">Colloque ONERA-CNRS, Plasmas pour le contrôle des écoulements aérodynamiques et de la combustion, et pour la furtivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147363v1</w:t>
+                <w:t xml:space="preserve">hal-00146911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airflow control by electrofluidodynamic actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Surface corona discharge along an insulating flat plate in air applied to electrohydrodynamically airflow control : electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Artana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ONERA-CNRS, Plasmas pour le contrôle des écoulements aérodynamiques et de la combustion, et pour la furtivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Inst. Phys. Conf. Ser., n°178</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146911v1</w:t>
+                <w:t xml:space="preserve">hal-00147958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface corona discharge along an insulating flat plate in air applied to electrohydrodynamically airflow control : electrical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Contrôle des écoulements par plasmas froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inst. Phys. Conf. Ser., n°178</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France</w:t>
+              <w:t xml:space="preserve">2èmes Journées du Réseau des Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Bonascre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147958v1</w:t>
+                <w:t xml:space="preserve">hal-00147961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment and reattachment of a low velocity airflow along an inclined wall actively controled by a low frequency square wave corona discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrostatics 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25390,544 +25390,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des écoulements par plasmas froids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Influence of an insulating flate plate on a DC surface corona discharge at various air relative humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Labergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées du Réseau des Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Bonascre, France</w:t>
+              <w:t xml:space="preserve">Inst. Phys. Conf. Ser., n°178</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147961v1</w:t>
+                <w:t xml:space="preserve">hal-00147952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an insulating flate plate on a DC surface corona discharge at various air relative humidity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Influence of an electrohydrodynamic actuator on a turbulent boundary layer along a flat plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inst. Phys. Conf. Ser., n°178</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, -, France</w:t>
+              <w:t xml:space="preserve">4th ASME/JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147952v1</w:t>
+                <w:t xml:space="preserve">hal-00147101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an electrohydrodynamic actuator on a turbulent boundary layer along a flat plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Effect of a corona discharge on a plane mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ASME/JSME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">IEEE-IAS World Conference on Industrial Applications of Electrical Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Little Rock, United States. pp.172-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147101v1</w:t>
+                <w:t xml:space="preserve">hal-00147090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a corona discharge on a plane mixing layer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">DC corona surface discharge along an insulating flat plate in air : experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2002 IEEE Conference on Electrical Insulation and Dielectric Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Cancun, France. pp.822-826, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIDP.2002.1048922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25937,146 +25829,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Layer and Shedding Modes Excitations of a Backward-Facing Step Flow by Surface Plasma Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sujar-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Effective Flow Separation Control for Aircraft Drag Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-74, 2020, 978-3-030-29687-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29688-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26086,1691 +25978,1691 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionneurs plasmas pour le contrôle des écoulements. Etude du courant de décharge et optimisation de la conversion électromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'actionneurs plasma pour la réduction de trainée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'impact aéro acoustique de l'augmentation du mélange par pilotage dynamique des décollements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Collin</w:t>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jordan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion assistée par plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of AeroDynamic Flows for the Environmentally Driven Aircraft (CAFEDA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jordan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of aerodynamic flows for the environmentally driven aircraft (CAFEDA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combustion assistée par plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delville</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00146927v1</w:t>
+                <w:t xml:space="preserve">hal-00146941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion assistée par plasma</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of aerodynamic flows for the environmentally driven aircraft (CAFEDA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146941v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement électrique et mécanique d'une décharge rampante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oceni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion assistée par plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du mélange par pilotage dynamique du décollement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités du groupe de travail ONERA-CNRS sur les interactions des plasmas avec l'aérodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thivet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des phénomènes d'agglomération des suies dans une structure fil – cylindre à barrière diélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Esso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion assistée par plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des plasmas non thermiques aux contrôles des écoulements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Augmentation du mélange par pilotage dynamique de décollements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148196v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation du mélange par pilotage dynamique de décollements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Application des plasmas non thermiques aux contrôles des écoulements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148104v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de contrôle de mélange de jets propulsifs pour réacteur d'avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 0112113. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId559"/>
+      <w:footerReference w:type="default" r:id="rId558"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27917,51 +27809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Alomari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10547-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae1bb5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;nard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.103988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad9d54" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8030114" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04778400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.103950" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04778465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fridlender" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063712" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijie Yan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Defoort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23417-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103768" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05070350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Souakri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2021.15.e01001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Bayoda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc44b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab7139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikar Yadala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kotsonis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031207" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab372f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5056240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.K. Seth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Duran-Olivencia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vazquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2018.02.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;nard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2018.04.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aae134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2018.03.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895583v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adamovich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Baalrud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogaerts" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Bruggeman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa76f5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Not&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.01.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Defoort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.01.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638653v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takashima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484593v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'a Ndong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2682168" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML9MNLND-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Djidula Bayoda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2540160" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005330" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sujar-Garrido" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.04.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19RNML1S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2603226" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;not" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942606" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;not" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.10.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V0KLZ7B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615268v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Prats" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Periaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bugeda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-2107-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615314v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayoda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927844" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221986v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alicalapa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douy&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH0621Q5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2014.12.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/646/1/012055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mizuno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937406" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1939-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Tirumala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/25/255203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1846-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aba'a Ndong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633683" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/47/475204" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822817v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65WGMCD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Debien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/24/245201" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/21/215201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486212v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zebboudj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.08.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP6QHFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489081v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2011.05.02.191" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolibois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.07.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV213RLX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gouri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tilmatine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/49/495201" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZT9VX5Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486153v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/301/1/012012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boni Dramane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2091473" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664655v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2153876" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/28/285204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/14/145201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460253v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dramane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2009.03.02.142" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Laurentie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.056" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2Q7LVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459916v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XF5Z8L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolibois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128516" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balcon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagmich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDFTDX2H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459913v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4815162" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459870v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T91JS7Q3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459863v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4815179" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0483-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q06P6KNB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368473v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/4/042002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5FRHGBNC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.08.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8VR09GS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382901v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.08.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGCK2FH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368466v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/20/205204" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QSL4L69L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.35404" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627416v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agbangla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924633" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sosa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Artana" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/11/115204" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W7769QB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384026v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pons" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Oukacine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.926856" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2008.02.02.089" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370347v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2008.03.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LKQSMJ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2008.01.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9FPXS36-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.11.039" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GCF6QZ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179648v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0344-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8L3J2JWJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0227-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNX31TB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180434v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/3/S01" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NBWNV7D9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077757v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0362-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179805v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/3/S05" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZV43QWBS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180469v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2007.01.01.014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04430252v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louste" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200600059" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z693STK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124533v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.05.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRSDFN0M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124645v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.10.036" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMGS2G8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017560v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/19/012" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9B7FMNN0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017548v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.03.026" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1FGP7TQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017547v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.03.069" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4RJ769L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017552v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017525v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.03.063" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW2V7C5D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2004.834056" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146778v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146751v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-003-0704-z" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N0D0LPW9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396211v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(98)00166-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXC6J9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397535v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397959v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sahel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Badri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396229v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396206v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996151" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996149" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931251v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2031" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569018v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0060" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04930950v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1512" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462772v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-4593" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460589v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikar Yadala Venkata" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2389" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460931v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7481" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676132v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohua Zong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Acher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2149" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678523v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2152" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336261v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458896v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461270v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675673v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laizet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1579" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662529v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0396" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462847v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489655v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662306v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3775" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629867v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Brauner" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3774" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468547v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2016.10.02.108" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662743v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2344" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221987v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486807v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'A Ndong" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356773" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656688v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1127" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458636v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202260v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489495v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458440v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489454v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470110v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493061v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491737v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822662v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492474v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489419v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495095v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Shih Chang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495076v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495083v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Nouri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zebboudj" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489217v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495090v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486666v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2010.5615948" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489202v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462442v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465161v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miloua" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460961v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460962v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555359v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555357v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460967v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558915v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465152v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460964v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465158v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460979v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattafesta" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385506v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403601v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403148v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403185v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385606v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406004v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385618v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388309v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385622v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388306v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406149v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406153v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385359v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406003v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385364v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384384v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385481v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388243v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385614v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416717v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175227v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173595v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173569v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179576v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179600v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179395v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179575v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Esso" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177520v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173572v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146866v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129312v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146910v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125911v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146890v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Afande" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146912v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146876v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146864v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125918v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129732v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129249v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146869v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146861v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146881v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182576v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129326v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146915v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017680v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017122v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017687v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017464v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017461v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017092v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017472v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017095v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017463v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paillat" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017662v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017460v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147825v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147723v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147364v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147721v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147822v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147722v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147351v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147367v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147720v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147766v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147363v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146911v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147958v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147950v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147961v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147952v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147101v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147090v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447105v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2002.1048922" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370358v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sujar-Garrido" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29688-9_3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418462v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418132v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418114v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180661v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Collin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurendeau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180668v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305670v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146927v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146941v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146703v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oceni" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146937v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146932v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146711v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thivet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cambronne" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017737v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017739v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148196v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148104v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148050v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tensi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Alomari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Orri&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Batiot-Dupeyrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-025-10547-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae1bb5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad9d54" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones8030114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04778400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.103950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04778465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fridlender" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.103988" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijie Yan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Defoort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103768" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23417-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05070350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Souakri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2021.15.e01001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Bayoda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc44b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab7139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikar Yadala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kotsonis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031207" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab372f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5056240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2018.04.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aae134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2018.03.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.K. Seth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Duran-Olivencia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vazquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2018.02.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Not&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.01.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Defoort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takashima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'a Ndong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2682168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adamovich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Baalrud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogaerts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Bruggeman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cappelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa76f5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Djidula Bayoda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2540160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005330" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sujar-Garrido" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.04.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19RNML1S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;not" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.10.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V0KLZ7B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2603226" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;not" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942606" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons-Prats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Periaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bugeda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-2107-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.08.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML9MNLND-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alicalapa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douy&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH0621Q5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629668v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2014.12.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayoda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/646/1/012055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mizuno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937406" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1939-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Tirumala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lalizel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/25/255203" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1846-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01691632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/47/475204" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822817v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Debien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/24/245201" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65WGMCD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aba'a Ndong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633683" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zebboudj" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.08.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP6QHFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077712v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/21/215201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486187v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gouri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tilmatine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/49/495201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZT9VX5Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/301/1/012012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664655v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2153876" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boni Dramane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2091473" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/28/285204" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486163v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolibois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.07.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV213RLX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489081v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2011.05.02.191" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/14/145201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dramane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.022" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XF5Z8L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Laurentie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.056" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2Q7LVJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolibois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128516" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459867v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balcon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagmich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDFTDX2H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4815162" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459863v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4815179" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T91JS7Q3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460253v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2009.03.02.142" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459873v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.08.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8VR09GS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louste" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2007.08.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FGCK2FH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/20/205204" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QSL4L69L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/4/042002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5FRHGBNC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382934v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sosa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Artana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/11/115204" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W7769QB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627416v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agbangla" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924633" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2008.02.02.089" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384026v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pons" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Oukacine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.926856" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370347v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2008.03.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LKQSMJ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2008.01.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9FPXS36-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368482v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.35404" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.11.039" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GCF6QZ7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368477v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0483-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q06P6KNB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179648v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0344-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8L3J2JWJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180434v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/3/S01" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NBWNV7D9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0227-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WNX31TB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077757v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Forte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0362-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179805v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/3/S05" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZV43QWBS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180469v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2007.01.01.014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124533v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.05.009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRSDFN0M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04430252v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louste" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Artana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200600059" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z693STK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124645v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.10.036" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMGS2G8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017525v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.03.063" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW2V7C5D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017552v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017560v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/19/012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9B7FMNN0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017547v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.03.069" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4RJ769L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017548v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.03.026" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1FGP7TQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146856v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2004.834056" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146778v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146751v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-003-0704-z" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N0D0LPW9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396211v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(98)00166-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXC6J9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397535v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397959v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sahel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Badri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396229v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396198v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996149" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396206v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996151" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931251v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2031" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569018v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0060" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04930950v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1512" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462772v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-4593" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460589v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikar Yadala Venkata" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-2389" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460931v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7481" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676132v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohua Zong" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Acher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2149" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678523v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2152" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336261v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458896v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461270v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675673v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laizet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-1579" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662529v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0396" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462847v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489655v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662306v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3775" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629867v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Brauner" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3774" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468547v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2016.10.02.108" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221987v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486807v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'A Ndong" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356773" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662743v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2344" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458636v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656688v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-1127" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202260v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489495v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458440v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489454v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470110v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493061v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822662v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492474v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491737v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489419v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495076v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489217v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495090v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495083v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Nouri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zebboudj" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486666v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2010.5615948" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489202v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495095v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Shih Chang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465161v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miloua" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460961v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460962v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555359v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460967v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555357v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558915v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465152v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460964v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465158v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460979v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattafesta" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462442v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385606v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406004v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406149v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385622v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388306v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406153v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385359v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388309v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385618v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385364v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385481v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384384v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388243v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416717v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385506v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403601v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403148v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179576v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179600v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173595v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173569v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179575v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Esso" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179395v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177520v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173572v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175227v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129312v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146890v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Afande" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125911v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulbert Baudoin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125918v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146864v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146912v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146876v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129732v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146910v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182576v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146869v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146861v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146881v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129249v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129326v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146915v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146866v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017092v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017472v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017464v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017461v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017095v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017463v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paillat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017662v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017460v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017687v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017122v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017680v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147364v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147822v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147722v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147721v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147351v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147367v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147720v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147766v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147363v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147825v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147723v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146911v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147958v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147961v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147950v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147952v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147101v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147090v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447105v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2002.1048922" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370358v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sujar-Garrido" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29688-9_3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418462v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418132v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418114v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180661v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Collin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurendeau" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180668v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305670v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146941v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146927v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146703v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oceni" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146937v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146932v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146711v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thivet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Cambronne" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017737v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017739v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148104v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148196v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148050v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tensi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>