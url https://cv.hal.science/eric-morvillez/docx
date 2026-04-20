--- v0 (2026-03-09)
+++ v1 (2026-04-20)
@@ -895,1796 +895,1796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03816224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos du fonctionnement des installations de banquet en sigma. Nouvelles observations, entre Orient et Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.193-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.at.5.119552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revisiter les archives de missions franco-américaines de Princeton : le cas de la résidence de Yakto près d’Antioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le séjour des nymphées : Daphné, faubourg d’Antioche de Syrie,, 97, p. 97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03816221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">À propos du fonctionnement des installations de banquet en sigma. Nouvelles observations, entre Orient et Occident</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Roger John Anthony, Caddeddi on the Tellaro, A Late Roman Villa in Sicily and its Mosaics (Babesch, Suppl. 28), Louvain-Paris-Bristol, Peeters, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.448-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Seia, Quaderni del Dipartimento di Scienze Archeologiche e Storiche dell’Antichità dell’Universita di Macerata N.S. XV-XVI, 2010- 2011, a cura di F.P. Rizzo, Macerata, Eum, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (1), pp.259-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du patrimoine de Vaison-la-Romaine : l’acquisition du buste en argent en 1931 », dans Etudes Vauclusiennes 86, 2016-17, p. 29-37.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études vauclusiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Nouvelle édition de P. Brown, The cult of the Saints, Its Rise ans Function in Latin Christianity, enlarged edition, The University of Chicago Press, Chicago et Londres, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.119 ss</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Avec vue sur jardin’ : vivre entre nature et paysage dans l’architecture domestique, de Cicéron à Sidoine Apollinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de The cosmography of paradise: the other world from Ancient Mesopotamia to medieval Europe, ed. by Alessandro Scafi (Warburg Institute colloquia 27), London, The Warburg Institute, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.241-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre à Carthage sur la colline de l'Odéon : les particularismes de deux demeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.389-407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de E. Rebillard, Tranformations of Religious Practicies in Late Antiquity, Farnham, Burlington, Ashgate Variorum, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de A.-M. Manière-Lévêque, Corpus of the mosaics of Turkey, vol. II, Lycie, Xanthos, Part 2, the west area, Bursa, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'AIEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mosaïques des bains d’Oued Athmenia (Algérie) : les calques conservés à la Médiathèque de l’architecture et du Patrimoine de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.304-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations du jardin de tradition romaine dans les demeures de l'Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, X, pp.241-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de N. Duval, V. Popovic et al., Caricin Grad III, l’acropole et ses monuments (cathédrale, baptistère et bâtiments annexes), coll. de EFR, 75/3, Ecole Française de Rome /Institut archéologique de Belgrade, 2010, 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.449-453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de C. Guiral Pelegrín (éd.), Circulación de temas y sistemas decorativos en la pintura mural Antigua, Actas del IX Congreso Internacional de la Association Internationale pour la Peinture Murale antique [AIPMA], Zaragoza – Calatayud 21-25 septiembre 2004, Saragosse, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara - Les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des pavements d’opus sectile du site du cours Pourtoules à Orange (Arausio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études vauclusiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77-78, pp.111-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles recherches archéologiques à Paphos : les premiers résultats de la mission française sur la colline de Fabrika (2008-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39, pp.425-447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00711649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de J. Eingartner, ‘Templa cum porticibus’. Ausstattung und Funktion italischer Tempelbezirke in Nordafrika und ihre Bedeutung für die römische Stadt der Kaiserzeit. Internationale Archäologie, vol 92, Éditions Marie Leidorf, Rahden, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bonner Jahrbücher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 208, pp.389-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fontaine Utere Felix de Carthage, une installation de banquet de l’Antiquité tardive et son décor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.303-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de S. Bullo, F. Ghedini (éds.), Amplissimae atque ornatissimae domus (Aug., civ., II, 20, 26), L’edilizia residenziale nelle città della Tunisia romana, Vol I : Saggi, vol. II Schede, edizioni Quasar 2003, Antenor Quaderni 2.1 et 2.2, Università degli studi di Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'AIEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.293-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salone (Croatie) : les fouilles du quartier annexe nord-ouest du groupe épiscopal (autour des «petits thermes nord» et de l’«oratoire A»)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagoda Mardesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morana Čaušević-Bully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 117 (1), pp.385-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2005.10958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Klinai&amp;lt;/i&amp;gt; ou &amp;lt;i&amp;gt;triclinium&amp;lt;/i&amp;gt; ? Sur la permanence de l’utilisation du mobilier grec de banquet à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dossier : Et si les Romains avaient inventé la Grèce?, N.S.3, pp.57-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02084043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fontaine du Seigneur Julius à Carthage », dans Mélanges d’Antiquité tardive, Studiola in honorem Noël Duval, Bibliothèque de l’Antiquité tardive 5, Turnhout, 2004, p. 47-55.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquité Tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27, pp.193-221. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...1011 lines deleted...]
-                <w:t xml:space="preserve">Claire Balandier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Salone (Croatie): les fouilles du quartier annexe nord-ouest du groupe épiscopal (“petits thermes nord” et “oratoire A”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...212 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagoda Mardešic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jagoda Mardesic</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morana Čaušević-Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morana Čaušević-Bully</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...38 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...321 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 116-1, pp.668-684</w:t>
@@ -3304,372 +3304,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03816234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Restituer la peinture de jardin de la maison des Dioscures de Pompéi (VI, 9, 6-9) », dans Picta fragmenta, rileggendo la pittura vesuviana, Actes du colloque international, Napoli, 13-15 septembre 2018, Milan, 2020, p. 341-353.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Restituer la peinture de jardin de la maison des Dioscures de Pompéi (VI, 9, 6-9) », dans Picta fragmenta, rileggendo la pittura vesuviana, Actes du colloque international, Napoli, 13-15 septembre 2018, Milan, 2020, p. 341-353.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Napoli, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Restituer la peinture de jardin de la maison des Dioscures de Pompéi (VI, 9, 6-9) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Picta fragmenta, rileggendo la pittura vesuviana, Actes du colloque international, Napoli, 13-15 septembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03816313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Napoli, Italie</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrouver les peintures de jardin disparues de la maison de Salluste et du Poète tragique à Pompéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30e colloque de l’AFPMA : Peintures et stucs d’époque romaine, étude toichographologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Arles, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jardin privé conserve-t-il dans l'Antiquité tardive une forme de sacralité païenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces sacrés dans la Méditerranée antique, de l’âge du Bronze à l’Antiquité tardive Actes du Colloque des 13-14 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Poitiers, France. pp.317-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les peintures à thème de jardins des catacombes romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peinture murale et stuc d’époque romaine, 27e colloque de l’AFPMA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPMA, Nov 2014, Toulouse, France. pp.297-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01918314v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01918318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Espérandieu et les bas-reliefs de la Gaule : l’apport de la correspondance</w:t>
               </w:r>
@@ -4714,565 +4714,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04761953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Housing in Daphne : domestic architecture in the making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea De Giorgi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioch on the Orontes: History, Society and Visual Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.181-206, 2024, 9781108988988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108988988.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04761873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture des villas de l’Antiquité tardive en Occident : nouveaux sites, dernières avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Baratte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Baratte (ed.), Aedes Memoriae, Actes de la journée d’études en mémoire du professeur Noël Duval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, Brepols, pp.81-100, 2024, Bibliothèque de l’Antiquité Tardive, 978-2-503-60645-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.BAT-EB.5.134491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04761453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ressentir le jardin romain : la matière, le contraste et la musicalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Huet, Monica Salvadori, Eric Morvillez et Eleonora Voltan (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences sensorielles de la nature, percevoir et construire le paysage romain / Esperienze sensoriali della natura. Percepire e costruire il paesaggio nel mondo romano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04761974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...46 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/M.BAT-EB.5.134491⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectatissime, manière d’être et représentation du spectateur à Rome au IVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Valette; Stéphanie Wyler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectateurs grecs et romains, corps, régime de présence, modalité d’attention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann Éditeurs, pp.181-196, 2023, Histoire et archéologie, 979-1-0370-2292-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.valet.2023.01.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04761852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louer l’hospitalité des évêques dans l’Antiquité tardive en Gaule : entre traditions et nouvelles exigences chrétiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Fauchon-Claudon; Marie-Adeline Le Guennec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hospitalité et régulation sociale et politique dans l'Antiquité méditerranéenne : penser le singulier et le collectif, Colloque international, École normale supérieure de Lyon, 5-7 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux, pp.87-105, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04761489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardin ou cour ? La place du végétal dans les espaces découverts des maisons romaines en Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Arnould-Béhar; V. Vassal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et archéologie du Proche Orient hellénistique, les circulations artistiques entre Orient et Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2897, pp.33-46, 2018, Actes de la journée d'études du 11 mai 2017. Institut catholique de Paris. BAR International Series, 978 1 4073 1644 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux, pp.87-105, 2022</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garden in domus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. F. Jashemski; K. Gleason; K. Hartswich; A.-A. Malek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garden of the Roman Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.17-71, 2018, 978-0-521-82161-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01918325v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01918300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple précoce de salle de réception à abside en Gaule</w:t>
               </w:r>
@@ -6402,51 +6402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0EEBDB3"/>
+    <w:nsid w:val="AA6D09B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6633,51 +6633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-morvillez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7384-1762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057686491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199830637" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140577195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.at.5.119552" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Mardesic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2005.10958" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Marde&#353;ic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Decourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BAT-EB.5.134491" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108988988.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.valet.2023.01.0181" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-morvillez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7384-1762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057686491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199830637" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140577195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.at.5.119552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Mardesic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2005.10958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Marde&#353;ic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Decourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108988988.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BAT-EB.5.134491" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.valet.2023.01.0181" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>