--- v1 (2026-04-20)
+++ v2 (2026-05-17)
@@ -895,1796 +895,1796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03816224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revisiter les archives de missions franco-américaines de Princeton : le cas de la résidence de Yakto près d’Antioche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le séjour des nymphées : Daphné, faubourg d’Antioche de Syrie,, 97, p. 97-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À propos du fonctionnement des installations de banquet en sigma. Nouvelles observations, entre Orient et Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.193-221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.at.5.119552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/j.at.5.119552⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03816200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Roger John Anthony, Caddeddi on the Tellaro, A Late Roman Villa in Sicily and its Mosaics (Babesch, Suppl. 28), Louvain-Paris-Bristol, Peeters, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.448-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Le séjour des nymphées : Daphné, faubourg d’Antioche de Syrie,, 97, p. 97-112</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Seia, Quaderni del Dipartimento di Scienze Archeologiche e Storiche dell’Antichità dell’Universita di Macerata N.S. XV-XVI, 2010- 2011, a cura di F.P. Rizzo, Macerata, Eum, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (1), pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wilson Roger John Anthony, Caddeddi on the Tellaro, A Late Roman Villa in Sicily and its Mosaics (Babesch, Suppl. 28), Louvain-Paris-Bristol, Peeters, 2016</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du patrimoine de Vaison-la-Romaine : l’acquisition du buste en argent en 1931 », dans Etudes Vauclusiennes 86, 2016-17, p. 29-37.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études vauclusiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de Nouvelle édition de P. Brown, The cult of the Saints, Its Rise ans Function in Latin Christianity, enlarged edition, The University of Chicago Press, Chicago et Londres, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.119 ss</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Avec vue sur jardin’ : vivre entre nature et paysage dans l’architecture domestique, de Cicéron à Sidoine Apollinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR de The cosmography of paradise: the other world from Ancient Mesopotamia to medieval Europe, ed. by Alessandro Scafi (Warburg Institute colloquia 27), London, The Warburg Institute, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.241-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre à Carthage sur la colline de l'Odéon : les particularismes de deux demeures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.448-458</w:t>
+              <w:t xml:space="preserve">, 2016, 2, pp.389-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (1), pp.259-269</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de E. Rebillard, Tranformations of Religious Practicies in Late Antiquity, Farnham, Burlington, Ashgate Variorum, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A propos du patrimoine de Vaison-la-Romaine : l’acquisition du buste en argent en 1931 », dans Etudes Vauclusiennes 86, 2016-17, p. 29-37.</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de A.-M. Manière-Lévêque, Corpus of the mosaics of Turkey, vol. II, Lycie, Xanthos, Part 2, the west area, Bursa, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'AIEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de N. Duval, V. Popovic et al., Caricin Grad III, l’acropole et ses monuments (cathédrale, baptistère et bâtiments annexes), coll. de EFR, 75/3, Ecole Française de Rome /Institut archéologique de Belgrade, 2010, 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.449-453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mosaïques des bains d’Oued Athmenia (Algérie) : les calques conservés à la Médiathèque de l’architecture et du Patrimoine de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.304-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations du jardin de tradition romaine dans les demeures de l'Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, X, pp.241-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de C. Guiral Pelegrín (éd.), Circulación de temas y sistemas decorativos en la pintura mural Antigua, Actas del IX Congreso Internacional de la Association Internationale pour la Peinture Murale antique [AIPMA], Zaragoza – Calatayud 21-25 septiembre 2004, Saragosse, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara - Les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des pavements d’opus sectile du site du cours Pourtoules à Orange (Arausio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études vauclusiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2011, 77-78, pp.111-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.119 ss</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles recherches archéologiques à Paphos : les premiers résultats de la mission française sur la colline de Fabrika (2008-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39, pp.425-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00711649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de J. Eingartner, ‘Templa cum porticibus’. Ausstattung und Funktion italischer Tempelbezirke in Nordafrika und ihre Bedeutung für die römische Stadt der Kaiserzeit. Internationale Archäologie, vol 92, Éditions Marie Leidorf, Rahden, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bonner Jahrbücher des LVR-Landesmuseums Bonn und des LVR-Amtes für Bodendenkmalpflege im Rheinland sowie des Vereins von Altertumsfreunden im Rheinlande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 208, pp.389-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.241-244</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fontaine Utere Felix de Carthage, une installation de banquet de l’Antiquité tardive et son décor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.303-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salone (Croatie) : les fouilles du quartier annexe nord-ouest du groupe épiscopal (autour des «petits thermes nord» et de l’«oratoire A»)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagoda Mardesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morana Čaušević-Bully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 117 (1), pp.385-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2005.10958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de S. Bullo, F. Ghedini (éds.), Amplissimae atque ornatissimae domus (Aug., civ., II, 20, 26), L’edilizia residenziale nelle città della Tunisia romana, Vol I : Saggi, vol. II Schede, edizioni Quasar 2003, Antenor Quaderni 2.1 et 2.2, Università degli studi di Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'AIEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.293-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04762737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Klinai&amp;lt;/i&amp;gt; ou &amp;lt;i&amp;gt;triclinium&amp;lt;/i&amp;gt; ? Sur la permanence de l’utilisation du mobilier grec de banquet à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dossier : Et si les Romains avaient inventé la Grèce?, N.S.3, pp.57-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.304-322</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02084043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fontaine du Seigneur Julius à Carthage », dans Mélanges d’Antiquité tardive, Studiola in honorem Noël Duval, Bibliothèque de l’Antiquité tardive 5, Turnhout, 2004, p. 47-55.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...317 lines deleted...]
-                <w:t xml:space="preserve">Claire Balandier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Salone (Croatie): les fouilles du quartier annexe nord-ouest du groupe épiscopal (“petits thermes nord” et “oratoire A”)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...281 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagoda Mardešic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagoda Mardesic</w:t>
+                <w:t xml:space="preserve">Morana Čaušević-Bully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morana Čaušević-Bully</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...292 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 116-1, pp.668-684</w:t>
@@ -5106,173 +5106,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04761489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Garden in domus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morvillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. F. Jashemski; K. Gleason; K. Hartswich; A.-A. Malek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garden of the Roman Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.17-71, 2018, 978-0-521-82161-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01918325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jardin ou cour ? La place du végétal dans les espaces découverts des maisons romaines en Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morvillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Arnould-Béhar; V. Vassal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et archéologie du Proche Orient hellénistique, les circulations artistiques entre Orient et Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2897, pp.33-46, 2018, Actes de la journée d'études du 11 mai 2017. Institut catholique de Paris. BAR International Series, 978 1 4073 1644 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01918300v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01918325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple précoce de salle de réception à abside en Gaule</w:t>
               </w:r>
@@ -6402,51 +6402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA6D09B5"/>
+    <w:nsid w:val="DC6209CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6633,51 +6633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-morvillez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7384-1762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057686491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199830637" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140577195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816200v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.at.5.119552" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Mardesic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2005.10958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Marde&#353;ic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Decourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108988988.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BAT-EB.5.134491" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.valet.2023.01.0181" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918300v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-morvillez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7384-1762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057686491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199830637" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140577195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415402v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morvillez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.at.5.119552" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Mardesic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2005.10958" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2141" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Marde&#353;ic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Gauthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761965v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Decourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108988988.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BAT-EB.5.134491" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.valet.2023.01.0181" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918354v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>