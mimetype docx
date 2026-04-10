--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1644,427 +1644,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social justice and mining exploitation in the Lao PDR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Mottet</w:t>
+                <w:t xml:space="preserve">Insights from six case studies in the Mekong countries - 2.3. Social justice and mining exploitation in Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agence Française de Développement. </w:t>
+              <w:t xml:space="preserve">Stéphane Lagrée; Huynh Thi Phuong Linh; Etienne Espagne; Alexis Drogoul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inequalities and environmental changes in the Mekong</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-132, 2022</w:t>
+              <w:t xml:space="preserve">Inequalities and environmental changes in the Mekong region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agence française de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-132, 2022, Hors-série, 978-2-37902-015-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251364v1</w:t>
+                <w:t xml:space="preserve">hal-05240654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géopolitique des rivalités économiques et des négociations commerciales</w:t>
+                <w:t xml:space="preserve">Asie du Sud-Est : succès et difficultés du corridor ferroviaire Chine-Singapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université du Québec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographies du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.131-136, 2022, 9782350307381</w:t>
+              <w:t xml:space="preserve">À la croisée des nouvelles routes de la soie. Coopérations et frictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-95, 2022, 978-2-7605-5796-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251389v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laos. Mesures sanitaires drastiques et économie en berne</w:t>
+                <w:t xml:space="preserve">Social justice and mining exploitation in the Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">IRASEC. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence Française de Développement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Asie du Sud-Est 2022. Bilan, enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.263-289, 2022, 978-2-35596-073-4</w:t>
+              <w:t xml:space="preserve">Inequalities and environmental changes in the Mekong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-132, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251377v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asie du Sud-Est : succès et difficultés du corridor ferroviaire Chine-Singapour</w:t>
+                <w:t xml:space="preserve">Géopolitique des rivalités économiques et des négociations commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la croisée des nouvelles routes de la soie. Coopérations et frictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-95, 2022, 978-2-7605-5796-3</w:t>
+              <w:t xml:space="preserve">Géographies du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.131-136, 2022, 9782350307381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251352v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from six case studies in the Mekong countries - 2.3. Social justice and mining exploitation in Lao PDR</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Lagrée; Huynh Thi Phuong Linh; Etienne Espagne; Alexis Drogoul. </w:t>
+                <w:t xml:space="preserve">Laos. Mesures sanitaires drastiques et économie en berne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRASEC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inequalities and environmental changes in the Mekong region</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Asie du Sud-Est 2022. Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-289, 2022, 978-2-35596-073-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agence française de développement</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05240654v1</w:t>
+                <w:t xml:space="preserve">hal-04251377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laos. État de crise multiforme</w:t>
               </w:r>
@@ -2370,164 +2370,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birmanie : après l’offensive de groupes ethniques armés, quelles perspectives politiques et géopolitiques ?</w:t>
+                <w:t xml:space="preserve">Le soft power en Asie : nouvelles formes de pouvoir et d’influence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Courmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348834v1</w:t>
+                <w:t xml:space="preserve">hal-04348835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soft power en Asie : nouvelles formes de pouvoir et d’influence ?</w:t>
+                <w:t xml:space="preserve">Birmanie : après l’offensive de groupes ethniques armés, quelles perspectives politiques et géopolitiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348835v1</w:t>
+                <w:t xml:space="preserve">hal-04348834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2682,51 +2682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04409400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04475463v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04519213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Scolan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04334471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Courmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.395.0034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04266753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mottet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Courmont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bombenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jammes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/inequalities-and-environmental-changes-mekong-region" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04348834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04348835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04409400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04475463v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04519213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Scolan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04334471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Courmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.395.0034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04266753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mottet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Courmont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bombenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jammes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/inequalities-and-environmental-changes-mekong-region" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04348835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04348834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>