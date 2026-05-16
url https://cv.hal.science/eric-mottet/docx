--- v1 (2026-04-10)
+++ v2 (2026-05-16)
@@ -1644,215 +1644,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from six case studies in the Mekong countries - 2.3. Social justice and mining exploitation in Lao PDR</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géopolitique des rivalités économiques et des négociations commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inequalities and environmental changes in the Mekong region</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-132, 2022, Hors-série, 978-2-37902-015-5</w:t>
+              <w:t xml:space="preserve">Géographies du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.131-136, 2022, 9782350307381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240654v1</w:t>
+                <w:t xml:space="preserve">hal-04251389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asie du Sud-Est : succès et difficultés du corridor ferroviaire Chine-Singapour</w:t>
+                <w:t xml:space="preserve">Laos. Mesures sanitaires drastiques et économie en berne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université du Québec. </w:t>
+              <w:t xml:space="preserve">IRASEC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la croisée des nouvelles routes de la soie. Coopérations et frictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-95, 2022, 978-2-7605-5796-3</w:t>
+              <w:t xml:space="preserve">L’Asie du Sud-Est 2022. Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-289, 2022, 978-2-35596-073-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251352v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social justice and mining exploitation in the Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1872,199 +1842,229 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence Française de Développement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inequalities and environmental changes in the Mekong</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-132, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géopolitique des rivalités économiques et des négociations commerciales</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights from six case studies in the Mekong countries - 2.3. Social justice and mining exploitation in Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Lagrée; Huynh Thi Phuong Linh; Etienne Espagne; Alexis Drogoul. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographies du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.131-136, 2022, 9782350307381</w:t>
+              <w:t xml:space="preserve">Inequalities and environmental changes in the Mekong region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agence française de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-132, 2022, Hors-série, 978-2-37902-015-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251389v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laos. Mesures sanitaires drastiques et économie en berne</w:t>
+                <w:t xml:space="preserve">Asie du Sud-Est : succès et difficultés du corridor ferroviaire Chine-Singapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRASEC. </w:t>
+              <w:t xml:space="preserve">Presses de l'Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Asie du Sud-Est 2022. Bilan, enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.263-289, 2022, 978-2-35596-073-4</w:t>
+              <w:t xml:space="preserve">À la croisée des nouvelles routes de la soie. Coopérations et frictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-95, 2022, 978-2-7605-5796-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251377v1</w:t>
+                <w:t xml:space="preserve">hal-04251352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laos. État de crise multiforme</w:t>
               </w:r>
@@ -2682,51 +2682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04409400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04475463v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04519213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Scolan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04334471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Courmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.395.0034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04266753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mottet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Courmont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bombenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jammes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/inequalities-and-environmental-changes-mekong-region" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04348835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04348834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04409400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04475463v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04519213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Scolan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04334471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Courmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.395.0034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04266753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mottet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Courmont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bombenger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jammes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/en/ressources/inequalities-and-environmental-changes-mekong-region" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04251352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04348835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04348834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>