--- v1 (2026-03-29)
+++ v2 (2026-05-03)
@@ -223,139 +223,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel bilan d’une action de formation continue sur les fractions pour les enseignants de CM1 CM2</w:t>
+                <w:t xml:space="preserve">Lire, écrire les nombres : quelle place dans l’apprentissage des numérations au cycle 2 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pelay</w:t>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pfaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.31-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399006v1</w:t>
+                <w:t xml:space="preserve">hal-03314521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue didactique sur les évaluations nationales françaises au début de la scolarité obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -366,195 +379,182 @@
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 234, pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26034/vd.rm.2020.1730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire, écrire les nombres : quelle place dans l’apprentissage des numérations au cycle 2 ?</w:t>
+                <w:t xml:space="preserve">Quel bilan d’une action de formation continue sur les fractions pour les enseignants de CM1 CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pfaff</w:t>
+                <w:t xml:space="preserve">Nicolas Pelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106, pp.31-47</w:t>
+              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314521v1</w:t>
+                <w:t xml:space="preserve">hal-03399006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que disent les recherches sur les manuels « Méthode de Singapour »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil des maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -573,325 +573,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manuel scolaire : une ressource au &amp;quot;statut paradoxal&amp;quot;. Rapport de l'enseignant au manuel scolaire de mathématiques à l'école élémentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+                <w:t xml:space="preserve">Vers un outil d’analyse de manuels : exemple d’étude en 1ère année d’école élémentaire (3H).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230, pp.30-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644126v1</w:t>
+                <w:t xml:space="preserve">hal-02912823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse de manuels et étude de « Méthode de Singapour » - CP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grapin</w:t>
+                <w:t xml:space="preserve">Le manuel scolaire : une ressource au &amp;quot;statut paradoxal&amp;quot;. Rapport de l'enseignant au manuel scolaire de mathématiques à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912901v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil d’analyse de manuels : exemple d’étude en 1ère année d’école élémentaire (3H).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d’analyse de manuels et étude de « Méthode de Singapour » - CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 230, pp.30-37</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (57-92)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912823v1</w:t>
+                <w:t xml:space="preserve">hal-02912901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La programmation des techniques opératoires dans les manuels scolaires de l'école élémentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 98, pp.5-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1030,51 +1030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier les pratiques d’évaluation des enseignants de primaire à partir de leurs gestes évaluatifs : deux études de cas au CP en résolution de problèmes arithmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,51 +1125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration entre enseignants et chercheurs au cycle 2 autour des apprentissages numériques : effets sur la professionnalité de chacun des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,51 +1250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier la planification pour documenter l'activité évaluative des professeurs des écoles : réflexions méthodologiques autour de la méthode de pensée à voix haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1345,51 +1345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter l’activité évaluative de PE dans le cadre d’un dispositif de Recherche-Formation : étude de cas en résolution de problèmes au cours élémentaire de première année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1440,51 +1440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un dispositif ouvert de formation sur l'activité évaluative en mathématiques de professeurs des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1535,51 +1535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des pratiques évaluatives de professeurs des écoles dans le cadre d'un LEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1630,51 +1630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle de la manipulation dans le manuel &amp;quot;Méthode de Singapour CP&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1738,51 +1738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les connaissances des élèves sur le nombre en fin de CP (grade 1) : exploitation d’un cadre didactique et premiers résultats,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1902,51 +1902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics textbooks and teaching activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,51 +1997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les professeurs des écoles par l’évaluation : exemple d’un travail collaboratif en mathématiques sur l’enseignement du nombre à l’école.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,51 +2092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix et utilisation des manuels scolaires de mathématiques : quelques points de vigilance et quelques pistes de réflexion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2174,51 +2174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manuel scolaire : outil pour l’élève ? outil pour le professeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2340,51 +2340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Embert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée 2025 des IREM franciliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France. </w:t>
@@ -2787,51 +2787,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir et mettre en oeuvre des évaluations au service des apprentissages numériques des élèves au cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2901,77 +2901,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuels scolaires de mathématiques à l’école élémentaire au Sénégal : méthodologie mise en œuvre et résultats. De la politique éditoriale du Sénégal à l’analyse descriptive des manuels de l’éditeur Didactikos et à leur utilisation en classe. Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confemen; Cnesco-Cnam. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3002,51 +3002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuels scolaires de mathématiques à l’école primaire – De l’analyse descriptive de l’offre éditoriale à son utilisation en classe élémentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] In Conférence de consensus. Nombres et opérations : premiers apprentissages à l’école primaire. Cnesco et Ifé-ENS de Lyon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3261,51 +3261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="444A0F6A"/>
+    <w:nsid w:val="F749E8BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3492,51 +3492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-mounier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5496-7266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149599722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172729454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012305275X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2020.1730" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pfaff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Angelis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bourouah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913567v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nebout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550721v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-mounier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5496-7266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149599722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172729454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012305275X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pfaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2020.1730" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Angelis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Bourouah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913567v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nebout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04700810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550721v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>