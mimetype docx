--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3261,51 +3261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F749E8BE"/>
+    <w:nsid w:val="3845481F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>