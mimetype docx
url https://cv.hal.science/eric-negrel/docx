--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -30,130 +30,130 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.28070175439px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eric NEGREL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chargé de cours en Histoire, théorie et analyse du théâtreUniversité Lumière - Lyon 2,UFR des Lettres, Sciences du Langage et Arts (LESLA),Département des Arts de la Scène, de l'Image et de l'Écran (ASIE),membre associé de l'IHRIM (UMR 5317)</w:t>
+        <w:t xml:space="preserve">Chargé d'enseignement en Histoire, théorie et analyse du théâtreUniversité Lumière - Lyon 2,UFR des Lettres, Sciences du Langage et Arts (LESLA),Département des Arts de la Scène, de l'Image et de l'Écran (ASIE),membre associé de l'IHRIM (UMR 5317)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Enseignement dans le supérieur et le secondaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2025-2026</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Chargé de cours en Histoire, théorie et analyse du théâtre à l'Université Lumière - Lyon 2, UFR des Lettres, Sciences du Langage et Arts, Département des Arts de la Scène, de l'Image et de l'Écran</w:t>
+        <w:t xml:space="preserve"> Chargé d'enseignement en Histoire, théorie et analyse du théâtre à l'Université Lumière - Lyon 2, UFR des Lettres, Sciences du Langage et Arts, Département des Arts de la Scène, de l'Image et de l'Écran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2024-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ATER en Histoire, théorie et analyse du théâtre à l'Université Lumière - Lyon 2, UFR des Lettres, Sciences du Langage et Arts, Département des Arts de la Scène, de l'Image et de l'Écran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Chargé de cours à la Faculté de Sciences humaines et sociales de l'Université Jean-Monnet, Saint-Etienne, département des Sciences de l'éducation (TD d'histoire du système éducatif)</w:t>
+        <w:t xml:space="preserve"> Chargé d'enseignement en Histoire de l'éducation à la Faculté de Sciences humaines et sociales de l'Université Jean-Monnet, Saint-Etienne, département des Sciences de l'éducation (TD d'histoire du système éducatif)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2008-2023</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Professeur certifié Hors classe de Lettres Modernes en Sections internationales, Lycée Cité scolaire internationale, Lyon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2005</w:t>
       </w:r>
@@ -352,103 +352,131 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Licence de Lettres Modernes, Université de Provence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsabilités et collaborations scientifiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2025</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Membre du comité d'organisation du colloque-festival  « Le cas Dancourt (1661-1725) : actualités d'un professionnel du spectacle, 300 ans après sa mort »</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, avec Céline Candiard, Sylvain Cornic, Matthieu Franchin, Sara Harvey et Jeanne-Marie Hostiou, Paris et Versailles, 4-6 décembre 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Membre associé de l'UMR 5317 IHRIM - Institut d'Histoire des Représentations et des Idées dans les Modernités</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Université Lumière - Lyon 2</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-organisation de la table ronde « Vivre le carnaval ! »</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, avec Camille Devineau et Candice Moise, Festival d’Histoire Populaire de Créteil, Université Paris-Est Créteil, 23 mai 2025</w:t>
-[...3 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">, avec Camille Devineau et Candice Moise, Festival d’Histoire Populaire de Créteil, Université Paris-Est Créteil, 23 mai 2025, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://sfeds.fr/agenda/vivre-le-carnaval/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Membre élu du Conseil d'Administration de la Société Française d'Etude du Dix-Huitième Siècle (SFEDS) et co-webmestre du site internet de la Société</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sfeds.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2024-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -567,51 +595,51 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Participation à l'édition numérique collaborative et critique de l'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopédie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1751-1772) (ENCCRE)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Alexandre Guilbaud, Marie Leca-Tsiomis, Irène Passeron, Alain Cernuschi, Malou Haine, Christine Le Sueur et Alain Sandrier (dir.), Académie des Sciences, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://enccre.academie-sciences.fr/encyclopedie/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Membre associé de l'EA 174 FIRL</w:t>
       </w:r>
@@ -658,51 +686,51 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">crowdsourcing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> des Registres de la Comédie-Italienne de Paris au XVIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> siècle [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://recital.univ-nantes.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2019-2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -1106,945 +1134,1032 @@
         <w:t xml:space="preserve">, dirigée par Joachim Dyck, pour le compte rendu de publications françaises récentes concernant la rhétorique et la poétique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monographies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Théâtre et carnaval dans la France classique. Coutume, idéologie, dramaturgie</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, en préparation</w:t>
-      </w:r>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Marivaux, « Le Jeu de l’amour et du hasard »</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Rosny-sous-Bois, Bréal, 1999, 128 p. Réédition 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Comptes rendus dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tangence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 61, 1999, p. 147-150 (Élisabeth Haghebaert) et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frankreich-Forum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 3, 2002, p. 199-200 (Susanne Greilich)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Cas Dancourt (1661-1725). Actualités d’un professionnel du spectacle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (co-direction avec Céline Candiard, Sylvain Cornic, Matthieu Franchin, Sara Harvey et Jeanne-Marie Hostiou), en préparation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Enseigner les Lumières. Questions didactiques et construction des savoirs de l'école élémentaire à l'université</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, en préparation [</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+        <w:t xml:space="preserve">, Bruxelles, Peter Lang (coll. « ThéoCrit' »), en préparation [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://calenda.org/759031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Penser la Formation avec les Lumières</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> (co-direction avec Michel Fabre), numéro thématique de la revue </w:t>
+        <w:t xml:space="preserve"> (co-direction avec Michel Fabre), dossier thématique de la revue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Les Sciences de l'éducation - Pour l'ère nouvelle</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, à paraître en 2025</w:t>
-[...113 lines deleted...]
-        <w:t xml:space="preserve">, 54, 2022, p. 727-729</w:t>
+        <w:t xml:space="preserve">, 57/1, 2026 (sous presse)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Une expérience rhétorique : l’éloquence de la Révolution</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (avec Jean-Paul Sermain) (Actes du colloque de Sarrebruck, septembre 1998), Oxford, The Voltaire Foundation, 2002 (SVEC), VIII + 333 p. (dont 11 illustrations en noir et blanc)</w:t>
+        <w:t xml:space="preserve">Théâtre et charlatans dans l’Europe moderne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (avec Beya Dhraïef et Jennifer Ruimi) (Actes du colloque de Paris, avril 2014), Paris, Presses Sorbonne Nouvelle (coll. « Registre. Études théâtrales »), 2018, 386 p. (dont 28 illustrations en couleurs)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Comptes rendus dans </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Langage et société</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">, 23, 2004, p. 184-187 (Isabel Zollna) ; « In Search of a New Paradigm : Recent Work in Revolutionary History, Literature and Art », </w:t>
+        <w:t xml:space="preserve">L’Avant-scène théâtre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 1462, 15 avril 2019, p. 85 ; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lectures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, avril 2019, revue numérique n.p. (François-Ronan Dubois) ; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thélème. Revista Complutense de Estudios Francese</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 34/2, 2019, p. 429-433 (Matteo Leta) ; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H-France Review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 210, 2019, publication numérique n.p. (Clare Siviter) ; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lumières</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 32, 2018 [2019], p. 192-193 (Catherine Ramond) ; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acta fabula</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 21/4, 2020, revue numérique n.p. (Jean-Yves Vialleton) ; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eighteenth-Century Studies</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, 37/2, Winter 2004, p. 285-291 (Julia V. Douthwaite) ; </w:t>
+        <w:t xml:space="preserve">, 53/3, 2020, p. 508-510 (Servanne Woodward) ; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dix-huitième siècle</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, 37, 2005, p. 641 (Charles Porset) ; </w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Édition critique</w:t>
+        <w:t xml:space="preserve">, 54, 2022, p. 727-729</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">, t. 6 (1700), éd. Catherine Dumas et Isabelle Ligier-Degauque (dir.), Paris, Classiques Garnier (coll. « Bibliothèque du théâtre français »), à paraître en 2026</w:t>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une expérience rhétorique : l’éloquence de la Révolution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (avec Jean-Paul Sermain) (Actes du colloque de Sarrebruck, septembre 1998), Oxford, The Voltaire Foundation, 2002 (SVEC), VIII + 333 p. (dont 11 illustrations en noir et blanc)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Comptes rendus dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Langage et société</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 102, 2002, p. 107-109 (Agnès Steuckardt) ; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rhetorica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 22/2, 2004, p. 205-209 (John Renwick) ; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rhetorik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 23, 2004, p. 184-187 (Isabel Zollna) ; « In Search of a New Paradigm : Recent Work in Revolutionary History, Literature and Art », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eighteenth-Century Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 37/2, Winter 2004, p. 285-291 (Julia V. Douthwaite) ; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dix-huitième siècle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 37, 2005, p. 641 (Charles Porset) ; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annales. Histoire, sciences sociales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 61/4, 2006, p. 966-969 (Laurence Kaufmann) ; « Literature Survey Early Modern Rhetoric : Recent Research in German, Italian, French and English », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intellectual History Review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 17/1, 2007, p. 107-135 (David L. Marshall)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Articles dans des revues avec comité de lecture</w:t>
+        <w:t xml:space="preserve">Édition critique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Le théâtre à l’envers de Maugouvert. Impuissance masculine et chevauchée de l’âne au XVI</w:t>
+        <w:t xml:space="preserve">Co-direction avec Sylvain Cornic du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Théâtre complet (1683-1724)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de Florent Dancourt en 10 volumes aux Classiques Garnier (coll. « Bibliothèque du XVII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> siècle », </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, 37, 2019, p. 311-333</w:t>
+        <w:t xml:space="preserve"> siècle »), t. 1 en préparation, à paraître en 2027 (édition du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notaire obligeant ou les Fonds perdus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 1685)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« De quoi Plutus est-il le nom ? Une allégorie de l’économie politique au XVIII</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">, 265, janv.-mars 2015, p. 61-76</w:t>
+        <w:t xml:space="preserve">Jean-François Regnard, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Coquette ou l'Académie des dames</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (1691), dans Evariste Gherardi, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Théâtre Italien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, t. 3 (1700), éd. Isabelle Ligier-Degauque (dir.), Paris, Classiques Garnier (coll. « Bibliothèque du théâtre français »), 2024, p. 225-351</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« 1799 : l’</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> (Université du Québec à Rimouski), 58, octobre 1998, p. 93-104</w:t>
+        <w:t xml:space="preserve">Evariste Gherardi et Claude-Ignace Brugière de Barante, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Retour de la foire de Bezons</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (1695), dans E. Gherardi, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Théâtre Italien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, t. 6 (1700), éd. Catherine Dumas et Isabelle Ligier-Degauque (dir.), Paris, Classiques Garnier (coll. « Bibliothèque du théâtre français »), 2026 (sous presse)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chapitres dans des ouvrages collectifs</w:t>
+        <w:t xml:space="preserve">Articles dans des revues avec comité de lecture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Le registre des assemblées, du manuscrit à l’extraction de données. Comment un encodage en XML-TEI et pourquoi », dans </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, Sara Harvey (dir.), Villeneuve-d’Ascq, Presses Universitaires du Septentrion et Maison Européenne des Sciences de l’Homme et de la Société, à paraître en 2026</w:t>
+        <w:t xml:space="preserve">« Penser la formation avec les Lumières », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Sciences de l’éducation - Pour l’ère nouvelle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 57/1, 2026 (sous presse)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Parodie et politique sur la scène italienne à la fin du XVII</w:t>
+        <w:t xml:space="preserve">« Enseigner et former à distance. Le MOOC “XVIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> siècle », dans </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> (titre provisoire), Matthieu Franchin, Jeanne-Marie Hostiou, Judith le Blanc, Bénédicte Louvat, Martial Poirson et Guy Spielmann (dir.), Mont-Saint-Aignan, Presses Universitaires de Rouen et du Havre, à paraître en 2026</w:t>
+        <w:t xml:space="preserve"> siècle : le combat des Lumières” », entretien avec Colas Duflo, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Sciences de l’éducation - Pour l’ère nouvelle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 57/1, 2026 (sous presse).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Rhetoric in the French Revolution », dans </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, Adam Potkay et Dietmar Till (dir.), Cambridge, Cambridge University Press, à paraître en 2026</w:t>
+        <w:t xml:space="preserve">« Le théâtre à l’envers de Maugouvert. Impuissance masculine et chevauchée de l’âne au XVI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> siècle », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cahiers de recherches médiévales et humanistes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 37, 2019, p. 311-333</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« L’ethnocritique et les rites du carnaval, XV</w:t>
+        <w:t xml:space="preserve">« De quoi Plutus est-il le nom ? Une allégorie de l’économie politique au XVIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">-XVIII</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">, Nathalie Gauthard, Blodwenn Mauffret et Monika Salzbrunn (dir.), Rennes, Presses Universitaires de Rennes, coll. « Le Spectaculaire Théâtre », 2025, p. 159-175</w:t>
+        <w:t xml:space="preserve"> siècle », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revue d’histoire du théâtre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 265, janv.-mars 2015, p. 61-76</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Les foires, sources de création dramatique à la Comédie-Française et au Théâtre-Italien, 1695-1696 », dans </w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">, Pauline Beaucé, Bertrand Porot et Cyril Triolaire (dir.), Reims, EPURE, 2024, p. 117-134</w:t>
+        <w:t xml:space="preserve">« 1799 : l’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Essai sur l’art oratoire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de Joseph Droz. Histoire d’un livre », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dix-huitième siècle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, 35, 2003, p. 499-518</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Politique du charivari. L’homme d’épée charlatan à l’Ancien Théâtre-Italien », dans </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, Beya Dhraïef, Éric Négrel et Jennifer Ruimi (dir.), Paris, Presses Sorbonne Nouvelle (coll. « Registre. Études théâtrales »), 2018, p. 301-315</w:t>
+        <w:t xml:space="preserve">« Une sexualité à vau-l’eau : Jean Lorrain et la Décadence (à propos d’un livre de Philip Winn) », </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tangence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Université du Québec à Rimouski), 58, octobre 1998, p. 93-104</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chapitres dans des ouvrages collectifs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Marivaux utopiste. Du monde renversé à la rhétorique des passions », dans </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, Franck Salaün (dir.), Paris, Desjonquères, 2003, p. 320-335</w:t>
+        <w:t xml:space="preserve">« Des dancourades sur Wikipédia. Une formation aux humanités numériques en Master Arts de la scène », dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Cas Dancourt (1661-1725). Actualités d’un professionnel du spectacle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Céline Candiard, Sylvain Cornic, Matthieu Franchin, Sara Harvey, Jeanne-Marie Hostiou et Éric Négrel (dir.), en préparation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Le journaliste-orateur : rhétorique et politique sans-culottes dans </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, Hans-Jürgen Lüsebrink et Jeremy Popkin (dir.), Oxford, Voltaire Foundation, 2004 (SVEC), p. 158-177</w:t>
+        <w:t xml:space="preserve">« Parodie et politique sur la scène italienne à la fin du XVII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> siècle », dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dufresny à l’œuvre : un art de la bigarrure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Matthieu Franchin, Jeanne-Marie Hostiou, Judith le Blanc et Guy Spielmann (dir.), Mont-Saint-Aignan, Presses Universitaires de Rouen et du Havre, à paraître en 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Du manuscrit à l’extraction de données. Herméneutique du feuillet d’assemblée et balisage sémantique en XML-TEI », dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Programme des registres de la Comédie-Française : entre les vagues des humanités numériques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Sara Harvey (dir.), Villeneuve-d’Ascq, Presses Universitaires du Septentrion et Maison Européenne des Sciences de l’Homme et de la Société, à paraître en 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Rhetoric in the French Revolution », dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Cambridge History of Rhetoric</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Rita Copland et Peter Mack (dir.), t. 4 : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rhetoric from the Seventeenth to Nineteenth Centuries</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Adam Potkay et Dietmar Till (dir.), Cambridge, Cambridge University Press, 2026, p. 419-435 (sous presse)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« L’ethnocritique et les rites du carnaval, XV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">-XVIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> siècle. Les sources et la méthode », dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enquêter en carnaval. Méthodologies créatives autour d’un plaisir partagé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Nathalie Gauthard, Blodwenn Mauffret et Monika Salzbrunn (dir.), Rennes, Presses Universitaires de Rennes, coll. « Le Spectaculaire Théâtre », 2025, p. 159-175</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Les foires, sources de création dramatique à la Comédie-Française et au Théâtre-Italien, 1695-1696 », dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spectacles et artistes forains, XVII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-XIX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siècles. Identités, espaces et circulations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Pauline Beaucé, Bertrand Porot et Cyril Triolaire (dir.), Reims, EPURE, 2024, p. 117-134</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Politique du charivari. L’homme d’épée charlatan à l’Ancien Théâtre-Italien », dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Théâtre et charlatans dans l’Europe moderne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Beya Dhraïef, Éric Négrel et Jennifer Ruimi (dir.), Paris, Presses Sorbonne Nouvelle (coll. « Registre. Études théâtrales »), 2018, p. 301-315</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Marivaux utopiste. Du monde renversé à la rhétorique des passions », dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marivaux subversif ?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Franck Salaün (dir.), Paris, Desjonquères, 2003, p. 320-335</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Le journaliste-orateur : rhétorique et politique sans-culottes dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Publiciste de la République française</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de Jacques Roux (juillet-septembre 1793) », dans </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enlightenment, Revolution and the Periodical Press</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Hans-Jürgen Lüsebrink et Jeremy Popkin (dir.), Oxford, Voltaire Foundation, 2004 (SVEC), p. 158-177</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Le théâtre au service de la Révolution : une rhétorique de l’éloge », dans </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Une expérience rhétorique : l’éloquence de la Révolution</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Éric Négrel et Jean-Paul Sermain (dir.), Oxford, Voltaire Foundation, 2002, p. 146-164</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2083,314 +2198,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre à l'envers de Maugouvert. Impuissance masculine et chevauchée de l'âne au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, "Les festivités joyeuses et leur production littéraire (XVe et XVIe siècles), 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09701-3.p.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170006v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi Plutus est-il le nom? Une allégorie de l'économie politique au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1799: l' _Essai sur l'art oratoire_ de Joseph Droz. Histoire d'un livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sexualité à vau-l'eau: Jean Lorrain et la Décadence&amp;quot; (à propos d'un livre de Philip Winn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tangence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2400,311 +2515,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre italien de Gherardi tome III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ligier-Degauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Franchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Porot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 970 p., 2024, Bibliothèque du théâtre français, Charles Mazouer, ISBN 978-2-406-16022-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16785-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et charlatans dans l’Europe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ruimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beya Dhraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">_Marivaux, &amp;quot;Le Jeu de l'amour et du hasard&amp;quot;_</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal, 1999, Collection "Connaissance d'une oeuvre", 2-84291-429-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2714,480 +2829,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ethnocritique et les rites du carnaval, XVe-XVIIIe siècle. Les sources et la méthode&amp;quot; (preprint)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Gauthard, Blodwenn Mauffret et Monika Salzbrunn (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter en carnaval. Méthodologies créatives autour d’un plaisir partagé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-175, 2025, Le Spectaculaire Théâtre, 978-2-7535-9714-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les foires, sources de création dramatique à la Comédie-Française et au Théâtre-Italien, 1695-1696</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Beaucé; Bertrand Porot; Cyril Triolaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectacles et artistes forains, XVIIe-XIXe siècles. Identités, espaces et circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, épure - Editions Presses Universitaires de Reims, p. 117-134, 2024, Sport, acteurs, représentations, 978-2-37496-219-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique du charivari. L'homme d'épée charlatan à l'Ancien Théâtre-Italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beya Dhraïef, Eric Negrel et Jennifer Ruimi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">_Théâtre et charlatans dans l'Europe moderne_, p.301-315</w:t>
+              <w:t xml:space="preserve">Théâtre et charlatans dans l'Europe moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, Presses Sorbonne Nouvelle (collection "Registres. Etudes théâtrales"), 2018</w:t>
+              <w:t xml:space="preserve">, Paris, Presses Sorbonne Nouvelle (collection "Registres. Etudes théâtrales"), p. 301-315, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169986v1</w:t>
+                <w:t xml:space="preserve">hal-02169986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journaliste-orateur: rhétorique et politique sans-culottes dans _Le Publiciste de la République française_ de Jacques Roux (juillet-septembre 1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans-Jürgen Lüsebrink et Jeremy Popkin (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enlightenment, Revolution and the Periodical Press</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford, The Voltaire Foundation (Studies on Voltaire and the Eighteenth Century), p.158-177, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marivaux utopiste. Du monde renversé à la rhétorique des passions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Salaün (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">_Marivaux subversif ?_, p. 320-335</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Desjonquères, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre au service de la Révolution: une rhétorique de l'éloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Negrel et Jean-Paul Sermain (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">_Une expérience rhétorique: l'éloquence de la Révolution_, p.146-164</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford, Voltaire Foundation (Studies on Voltaire and the Eigthteenth Century), 2002, 0 7294 0788 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3197,112 +3312,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition critique de Regnard, La Coquette ou l'Académie des dames (1691), dans Évariste Gherardi, Le Théâtre italien (1700), t. 3, éd. Isabelle Ligier-Degauque (dir.), Paris, Classiques Garnier (coll. « Bibliothèque du théâtre français »), 2024, p. 225-351</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Negrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évariste Gherardi [recueilli par], Le Théâtre italien : tome 3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.225-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04962129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3370,51 +3485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EE1B685"/>
+    <w:nsid w:val="43B63778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3518,51 +3633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB516CF6"/>
+    <w:nsid w:val="5BD85139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3666,51 +3781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B75C7D03"/>
+    <w:nsid w:val="0AC246EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3814,51 +3929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F47C8719"/>
+    <w:nsid w:val="614418EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3962,51 +4077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E442DB30"/>
+    <w:nsid w:val="DE3D91E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +4225,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AC55FFFD"/>
+    <w:nsid w:val="F34BCECB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="0C99CA84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4274,50 +4537,53 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4356,51 +4622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfeds.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enccre.academie-sciences.fr/encyclopedie/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recital.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/759031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170006v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Negrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09701-3.p.0333" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ligier-Degauque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16785-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Dhraief" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9918/enqueter-en-carnaval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782883v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04962129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfeds.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://enccre.academie-sciences.fr/encyclopedie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recital.univ-nantes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calenda.org/759031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170006v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Negrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09701-3.p.0333" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ligier-Degauque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16785-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beya Dhraief" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9918/enqueter-en-carnaval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169986v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04962129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>