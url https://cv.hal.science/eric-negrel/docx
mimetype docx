--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -3485,51 +3485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43B63778"/>
+    <w:nsid w:val="C303C332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3633,51 +3633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BD85139"/>
+    <w:nsid w:val="338B27E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3781,51 +3781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0AC246EB"/>
+    <w:nsid w:val="AA781926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3929,51 +3929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="614418EA"/>
+    <w:nsid w:val="E404CF6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4077,51 +4077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DE3D91E8"/>
+    <w:nsid w:val="6D762085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4225,51 +4225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F34BCECB"/>
+    <w:nsid w:val="49B197F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4373,51 +4373,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0C99CA84"/>
+    <w:nsid w:val="B3441D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>