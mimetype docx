--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -309,260 +309,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Broue (commune de Saint-Sornin).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">L’histoire environnementale dans le Projet Collectif de Recherche « les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement, économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">177e Congrès archéologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saintes, France. pp.255-267</w:t>
+              <w:t xml:space="preserve">Actes du VIe colloque international Zones humides et Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glux-en-Glenne, France. pp.148-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03544575v1</w:t>
+                <w:t xml:space="preserve">hal-02154843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire environnementale dans le Projet Collectif de Recherche « les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement, économie »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le château de Broue (commune de Saint-Sornin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du VIe colloque international Zones humides et Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Glux-en-Glenne, France. pp.148-158</w:t>
+              <w:t xml:space="preserve">177e Congrès archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saintes, France. pp.255-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154843v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03544575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des premières reconnaissances à Broue (Charente-Maritime), un site castral au cœur des marais</w:t>
               </w:r>
@@ -1531,191 +1531,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR, les marais charentais à du Moyen Âge à l'époque moderne : peuplement, économie, environnement (2018) [notice archéologique]</w:t>
+                <w:t xml:space="preserve">« Les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement, économie » 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Normand</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.467-468</w:t>
+              <w:t xml:space="preserve">ADLFI. Archéologie de la France - Informations [En ligne], Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567734v1</w:t>
+                <w:t xml:space="preserve">hal-05419438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement, économie » 2017</w:t>
+                <w:t xml:space="preserve">PCR, les marais charentais à du Moyen Âge à l'époque moderne : peuplement, économie, environnement (2018) [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Normand</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADLFI. Archéologie de la France - Informations [En ligne], Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.467-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419438v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Sornin, la tour de Broue [notice archéologique]</w:t>
               </w:r>
@@ -2845,2666 +2845,3456 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marais avant les marais : Brouage entre 6000 av. J.-C. et le début du 1er millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au pays du sel et de ses héritages patrimoniaux : Brouage et ses marais des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.32-40, 2025, 979-10-353-2515-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des cabanes pastorales : Saint-James (commune de Saint-Just-Luzac) un abri saisonnier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’eau du sel et des hommes - Le marais charentais au Moyen-Âge et à l’époque moderne : Histoire, archéologie et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-166, 2024, Archéologie et Culture, 978-2-7535-9648-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04612200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur une reconversion des marais salants : l’étude historique et archéologique des cabanes du marais de Brouage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champagne A.; Normand E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'eau, du sel et des hommes (Histoire - Archéologie - Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-158, 2024, Archéologie &amp; Culture, 978-2-75359-648-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des cabanes pastorales : Laleu (commune de Marennes-Hiers-Brouage) une ferme au milieu des marais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’eau du sel et des hommes - Le marais charentais au Moyen-Âge et à l’époque moderne : Histoire, archéologie et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-162, 2024, Archéologie et Culture, 978-2-7535-9648-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04612199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champagne A; Normand E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'eau, du sel et des hommes. Les marais charentais au Moyen Âge et à l'époque moderne. Histoire, archéologie, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2024, Archéologie et culture, 978-2-7535-9648-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château de Broue (commune de Saint-Sornin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Gensbeitel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès archéologique de France, 177e session, 2018 : Charente-Maritime : monastères en Saintonge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société française d'archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-267, 2020, 978-2-901-83786-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05527503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La salle des moines de l’abbaye de Fontdouce (Saint-Bris-des-Bois - Charente-Maritime). Première approche architecturale et archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Linlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcello Angheben; Pierre Martin; Eric Sparhubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le monument médiéval : Mélanges offerts à Claude Andrault-Schmitt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-311, 2018, Rencontres, série Civilisation médiévale, 978-2-503-55574-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02191096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale (2019-2021), 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rivaud-Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Poitou-Charentes. 2025, 201 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05562841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale (2019-2021), 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rivaud-Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Poitou-Charentes. 2024, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05562834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale - Années 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Poitou-Charentes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05280537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, 452 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale (2019-2021), 2020</w:t>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais. Rapport de fouilles programmée triennale (2019-2021), 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Poitou-Charentes. 2020, 229 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05562825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+                <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie », rapport intermédiaire d'activité (2019-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.437</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2019, 214 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535707v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie », rapport intermédiaire d'activité (2019-2021)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2019, 214 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305273v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2018, 363 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA ALPC, site de Poitiers. 2018, pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 319 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017, 364 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée pluri-annuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 2 vol., 337 et 221p., 79 fig., 132 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03305472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broue (Saint-Sornin, Charente-Maritime) : un site élitaire au coeur des marais charentais. Rapport intermédiaire de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dreillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 64 p., 45 pl., 49 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Calauzenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2016, 177 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gissenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, 258 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de raffinage dans les ports atlantiques : interactions économiques en métropole et avec les Antilles entre le XVIe et le XIXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2015, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broue (Saint-Sornin, Charente-Maritime) : un site élitaire au coeur des marais charentais. Rapport de fouille année 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2015, 2 vol., 104 p., 46 fig., 81 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03305378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité, programme triennal, 2014-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2014, 481 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de raffinage dans les ports atlantiques : interactions économiques en métropole et avec les Antilles entre le XVIe et le XIXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Poitou-Charentes. 2014, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de raffinage du sucre à La Rochelle : caractérisation et variété des approvisionnements de la fin du XVIe siècle au XVIIIe siècle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Poitou-Charentes. 2013, pp.52</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delhoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2013, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535849v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité intermédiaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre à La Rochelle : caractérisation et variété des approvisionnements de la fin du XVIe siècle au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2013, 200 p</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zelie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Poitou-Charentes. 2013, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01800659v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques de raffinage du sucre à La Rochelle : caractérisation et variété des approvisionnements de la fin du XVIe siècle au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,1091 +6306,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Poitou-Charentes. 2012, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2012, 259 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gissenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01800663v1</w:t>
-              </w:r>
-[...788 lines deleted...]
-                <w:t xml:space="preserve">halshs-02191096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6692,130 +6692,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d’un marais littoral atlantique au cours de l’Holocène : le cas de Brouage (Charente‑Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6892,51 +6892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Varia 49 - Chronique des fouilles médiévales en France en 2018, pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7059,216 +7059,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marais charentais ou marais de Brouage (Charente-Maritime). PCR &amp;quot;les marais charentais au Moyen Age et à l'époque moderne : peuplement, environnement et économie</w:t>
+                <w:t xml:space="preserve">Archéologie et raffinage du sucre à La Rochelle aux XVIIe et XVIIIe siècles : premier état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sucré, salé, 31, pp.46-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7278,279 +7174,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité sucrière en Charentes du XVIe au XIXe s. Une synthèse des données archéologiques et archivistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caillet Gaëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’actualités archéologiques 2018 de l’association des archéologues du Poitou et des Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar refining ceramics in France: emergences and diffusions around the Atlantic from the 16th to the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC 2017: European Meeting on Ancient Ceramic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7560,311 +7456,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Tonnay à Charente : Histoire d'une porte maritime des pays charentais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Normand</w:t>
+                <w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts. Proceedings of the HOMER 2011 Conference, Vannes, 28 septembre-1er octobre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Geste éditions, pp.208, 2013, 978-2-36746-074-1</w:t>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.689, 2013, British Archaeological Reports, International Series, BAR S2570, 9781407311913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01370138v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts. Proceedings of the HOMER 2011 Conference, Vannes, 28 septembre-1er octobre 2011</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Tonnay à Charente : Histoire d'une porte maritime des pays charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geste éditions, pp.208, 2013, 978-2-36746-074-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baudry</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02343372v1</w:t>
+                <w:t xml:space="preserve">halshs-01370138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la table des moines charentais. Archéologie de l'alimentation monastique en pays charentais au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Treffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geste éditions, 95 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8011,51 +7907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zelie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04571456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.23778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6872" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02968992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7445" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron-Champagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porcher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Porcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrmh.fr/Default/doc/SYRACUSE/227631/centre-de-ressources-synapse.aspx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.CSM-EB.5.116262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18918" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12724" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillet Ga&#235;lle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zelie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04571456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.23778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6872" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02968992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7445" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Porcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrmh.fr/Default/doc/SYRACUSE/227631/centre-de-ressources-synapse.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.CSM-EB.5.116262" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron-Champagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18918" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536007v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillet Ga&#235;lle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>