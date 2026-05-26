--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -2866,499 +2866,3421 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale (2019-2021), 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rivaud-Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes. 2025, 201 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale (2019-2021), 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rivaud-Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes. 2024, 157 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale - Années 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05280537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, 452 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais. Rapport de fouilles programmée triennale (2019-2021), 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes. 2020, 229 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie », rapport intermédiaire d'activité (2019-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2019, 214 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2018, 363 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA ALPC, site de Poitiers. 2018, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 319 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017, 364 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouille programmée pluri-annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 2 vol., 337 et 221p., 79 fig., 132 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin, Charente-Maritime) : un site élitaire au coeur des marais charentais. Rapport intermédiaire de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dreillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 64 p., 45 pl., 49 fig</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Calauzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2016, 177 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, 258 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage dans les ports atlantiques : interactions économiques en métropole et avec les Antilles entre le XVIe et le XIXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2015, pp.99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin, Charente-Maritime) : un site élitaire au coeur des marais charentais. Rapport de fouille année 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2015, 2 vol., 104 p., 46 fig., 81 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité, programme triennal, 2014-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caillosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2014, 481 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage dans les ports atlantiques : interactions économiques en métropole et avec les Antilles entre le XVIe et le XIXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Poitou-Charentes. 2014, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delhoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2013, 200 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre à La Rochelle : caractérisation et variété des approvisionnements de la fin du XVIe siècle au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zelie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Poitou-Charentes. 2013, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre à La Rochelle : caractérisation et variété des approvisionnements de la fin du XVIe siècle au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zelie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Poitou-Charentes. 2012, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2012, 259 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marais avant les marais : Brouage entre 6000 av. J.-C. et le début du 1er millénaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au pays du sel et de ses héritages patrimoniaux : Brouage et ses marais des origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.32-40, 2025, 979-10-353-2515-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des cabanes pastorales : Saint-James (commune de Saint-Just-Luzac) un abri saisonnier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’eau du sel et des hommes - Le marais charentais au Moyen-Âge et à l’époque moderne : Histoire, archéologie et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-166, 2024, Archéologie et Culture, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04612200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur une reconversion des marais salants : l’étude historique et archéologique des cabanes du marais de Brouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champagne A.; Normand E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'eau, du sel et des hommes (Histoire - Archéologie - Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-158, 2024, Archéologie &amp; Culture, 978-2-75359-648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des cabanes pastorales : Laleu (commune de Marennes-Hiers-Brouage) une ferme au milieu des marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’eau du sel et des hommes - Le marais charentais au Moyen-Âge et à l’époque moderne : Histoire, archéologie et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-162, 2024, Archéologie et Culture, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04612199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3368,96 +6290,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champagne A; Normand E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'eau, du sel et des hommes. Les marais charentais au Moyen Âge et à l'époque moderne. Histoire, archéologie, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-14, 2024, Archéologie et culture, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Broue (commune de Saint-Sornin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3493,3114 +6415,192 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Gensbeitel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès archéologique de France, 177e session, 2018 : Charente-Maritime : monastères en Saintonge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société française d'archéologie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-267, 2020, 978-2-901-83786-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05527503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La salle des moines de l’abbaye de Fontdouce (Saint-Bris-des-Bois - Charente-Maritime). Première approche architecturale et archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Linlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcello Angheben; Pierre Martin; Eric Sparhubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le monument médiéval : Mélanges offerts à Claude Andrault-Schmitt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-311, 2018, Rencontres, série Civilisation médiévale, 978-2-503-55574-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02191096v1</w:t>
-              </w:r>
-[...2920 lines deleted...]
-                <w:t xml:space="preserve">halshs-01800663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6732,90 +6732,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d’un marais littoral atlantique au cours de l’Holocène : le cas de Brouage (Charente‑Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6892,51 +6892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Varia 49 - Chronique des fouilles médiévales en France en 2018, pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7078,51 +7078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et raffinage du sucre à La Rochelle aux XVIIe et XVIIIe siècles : premier état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sucré, salé, 31, pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7188,90 +7188,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité sucrière en Charentes du XVIe au XIXe s. Une synthèse des données archéologiques et archivistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caillet Gaëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7313,103 +7313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar refining ceramics in France: emergences and diffusions around the Atlantic from the 16th to the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC 2017: European Meeting on Ancient Ceramic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France. </w:t>
@@ -7907,51 +7907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zelie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04571456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.23778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6872" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02968992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7445" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Porcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrmh.fr/Default/doc/SYRACUSE/227631/centre-de-ressources-synapse.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.CSM-EB.5.116262" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron-Champagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18918" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536007v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillet Ga&#235;lle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139905v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zelie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04571456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.23778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6872" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02968992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7445" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron-Champagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porcher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Porcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527503v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrmh.fr/Default/doc/SYRACUSE/227631/centre-de-ressources-synapse.aspx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.CSM-EB.5.116262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18918" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536007v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillet Ga&#235;lle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>